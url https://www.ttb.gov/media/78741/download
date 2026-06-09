--- v0 (2025-10-07)
+++ v1 (2026-06-09)
@@ -1,111 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" r:id="rId1"/>
-[...11 lines deleted...]
-    <sheet name="2012" sheetId="13" r:id="rId13"/>
+    <sheet name="2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" r:id="rId5"/>
+    <sheet name="2020" sheetId="6" r:id="rId6"/>
+    <sheet name="2019" sheetId="7" r:id="rId7"/>
+    <sheet name="2018" sheetId="8" r:id="rId8"/>
+    <sheet name="2017" sheetId="9" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" r:id="rId10"/>
+    <sheet name="2015" sheetId="11" r:id="rId11"/>
+    <sheet name="2014" sheetId="12" r:id="rId12"/>
+    <sheet name="2013" sheetId="13" r:id="rId13"/>
+    <sheet name="2012" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="0" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1303" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1406" uniqueCount="97">
   <si>
     <t>U.S. DEPARTMENT OF THE TREASURY</t>
   </si>
   <si>
     <t>ALCOHOL AND TOBACCO TAX AND TRADE BUREAU</t>
   </si>
   <si>
-    <t>2024 ANNUAL STATE STATISTICAL REPORT - Wine</t>
+    <t>2025 ANNUAL STATE STATISTICAL REPORT - Wine</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Report Date: 13-JUN-2025</t>
+    <t>Report Date: 03-JUN-2026</t>
   </si>
   <si>
-    <t>Report Symbol: TTB-S-5120-2024</t>
+    <t>Report Symbol: TTB-S-5120-2025</t>
   </si>
   <si>
     <t>Units: Wine Gallons</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Taxable Withdrawals</t>
   </si>
   <si>
     <t>Tax Free Withdrawals</t>
   </si>
   <si>
     <t>Stocks on Hand End-of-Period</t>
   </si>
   <si>
     <t>National Total</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <r>
       <t>     </t>
@@ -124,53 +126,50 @@
     </r>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Dist. of Columbia</t>
-  </si>
-[...1 lines deleted...]
-    <t>               .</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Kansas</t>
   </si>
@@ -296,54 +295,63 @@
         <rFont val="Arial"/>
       </rPr>
       <t>Tax Free Withdrawals includes volumes exported or tested (bulk or bottled), bottled wines used for tasting or family use, and bulk wine removed to vinegar plants or removed for distilling material.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9.5"/>
         <color rgb="FF112277"/>
         <rFont val="Arial"/>
       </rPr>
       <t>b</t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color rgb="FF112277"/>
         <rFont val="Arial"/>
       </rPr>
       <t>A dash '-' indicates data that could possibly identify a particular taxpayer and cannot be disclosed.</t>
     </r>
   </si>
   <si>
-    <t>Changes in reported values for prior periods may occur due to late or amended operational reports. The data presented in this report was generated on 13-JUN-2025.</t>
+    <t>Changes in reported values for prior periods may occur due to late or amended operational reports. The data presented in this report was generated on 03-JUN-2026.</t>
   </si>
   <si>
     <t>http://www.ttb.gov</t>
+  </si>
+  <si>
+    <t>2024 ANNUAL STATE STATISTICAL REPORT - Wine</t>
+  </si>
+  <si>
+    <t>Report Symbol: TTB-S-5120-2024</t>
+  </si>
+  <si>
+    <t>               .</t>
   </si>
   <si>
     <t>2023 ANNUAL STATE STATISTICAL REPORT - Wine</t>
   </si>
   <si>
     <t>Report Symbol: TTB-S-5120-2023</t>
   </si>
   <si>
     <t>2022 ANNUAL STATE STATISTICAL REPORT - Wine</t>
   </si>
   <si>
     <t>Report Symbol: TTB-S-5120-2022</t>
   </si>
   <si>
     <t>2021 ANNUAL STATE STATISTICAL REPORT - Wine</t>
   </si>
   <si>
     <t>Report Symbol: TTB-S-5120-2021</t>
   </si>
   <si>
     <t>2020 ANNUAL STATE STATISTICAL REPORT - Wine</t>
   </si>
   <si>
     <t>Report Symbol: TTB-S-5120-2020</t>
   </si>
@@ -564,51 +572,51 @@
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
   <a:themeElements>
     <a:clrScheme name="ODS Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -706,50 +714,55 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 
 </file>
 
@@ -818,1012 +831,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>647701604</v>
+        <v>558700316</v>
       </c>
       <c r="C9" s="8">
-        <v>583023963</v>
+        <v>554443057</v>
       </c>
       <c r="D9" s="8">
-        <v>153766427</v>
+        <v>130163889</v>
       </c>
       <c r="E9" s="8">
-        <v>1088962899</v>
+        <v>1037044755</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>28135</v>
+        <v>20044</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>902</v>
+        <v>850</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>166667</v>
+        <v>164311</v>
       </c>
       <c r="C11" s="8">
-        <v>160855</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>156905</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E11" s="8">
-        <v>27859</v>
+        <v>30735</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>376911</v>
+        <v>246941</v>
       </c>
       <c r="C12" s="8">
-        <v>284131</v>
+        <v>233466</v>
       </c>
       <c r="D12" s="8">
-        <v>5514</v>
+        <v>6082</v>
       </c>
       <c r="E12" s="8">
-        <v>884939</v>
+        <v>866547</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>146135</v>
+        <v>132094</v>
       </c>
       <c r="D13" s="8">
-        <v>1631</v>
+        <v>793</v>
       </c>
       <c r="E13" s="8">
-        <v>449872</v>
+        <v>490582</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>508246015</v>
+        <v>442819050</v>
       </c>
       <c r="C14" s="8">
-        <v>361707237</v>
+        <v>336714186</v>
       </c>
       <c r="D14" s="8">
-        <v>80061797</v>
+        <v>71013015</v>
       </c>
       <c r="E14" s="8">
-        <v>933901616</v>
+        <v>887958938</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>685283</v>
+        <v>710626</v>
       </c>
       <c r="C15" s="8">
-        <v>748674</v>
+        <v>808377</v>
       </c>
       <c r="D15" s="8">
-        <v>10622</v>
+        <v>13285</v>
       </c>
       <c r="E15" s="8">
-        <v>730602</v>
+        <v>727666</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>155967</v>
+        <v>131897</v>
       </c>
       <c r="C16" s="8">
-        <v>137700</v>
+        <v>134769</v>
       </c>
       <c r="D16" s="8">
-        <v>13143</v>
+        <v>15781</v>
       </c>
       <c r="E16" s="8">
-        <v>327582</v>
+        <v>256249</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>15980</v>
+        <v>19160</v>
       </c>
       <c r="C17" s="8">
-        <v>18450</v>
+        <v>50435</v>
       </c>
       <c r="D17" s="8">
-        <v>145</v>
+        <v>318</v>
       </c>
       <c r="E17" s="8">
-        <v>15454</v>
+        <v>37467</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="8" t="s">
-        <v>22</v>
+      <c r="D18" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>2067177</v>
+        <v>1166558</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>1408714</v>
+        <v>1087645</v>
       </c>
       <c r="E19" s="8">
-        <v>1839211</v>
+        <v>1929230</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>488071</v>
+        <v>490021</v>
       </c>
       <c r="C20" s="8">
-        <v>434669</v>
+        <v>470353</v>
       </c>
       <c r="D20" s="8">
-        <v>3842</v>
+        <v>6913</v>
       </c>
       <c r="E20" s="8">
-        <v>497981</v>
+        <v>479431</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="8">
-        <v>19709</v>
+        <v>23749</v>
       </c>
       <c r="C21" s="8">
-        <v>32822</v>
+        <v>31503</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>522663</v>
+        <v>350544</v>
       </c>
       <c r="C22" s="8">
-        <v>435213</v>
+        <v>381737</v>
       </c>
       <c r="D22" s="8">
-        <v>9832</v>
+        <v>7474</v>
       </c>
       <c r="E22" s="8">
-        <v>1168434</v>
+        <v>1048720</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>2022719</v>
-[...2 lines deleted...]
-        <v>13098476</v>
+        <v>1688894</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="8">
-        <v>3514466</v>
+        <v>3546995</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="B24" s="8">
+        <v>6685484</v>
       </c>
       <c r="C24" s="8">
-        <v>3808934</v>
+        <v>3603343</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="8">
-        <v>2854899</v>
+        <v>3418583</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>186019</v>
+        <v>194016</v>
       </c>
       <c r="C25" s="8">
-        <v>171061</v>
+        <v>149677</v>
       </c>
       <c r="D25" s="8">
-        <v>17710</v>
+        <v>5726</v>
       </c>
       <c r="E25" s="8">
-        <v>281329</v>
+        <v>254212</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>83734</v>
+        <v>74551</v>
       </c>
       <c r="C26" s="8">
-        <v>191923</v>
+        <v>155375</v>
       </c>
       <c r="D26" s="8">
-        <v>6469</v>
+        <v>4353</v>
       </c>
       <c r="E26" s="8">
-        <v>189691</v>
+        <v>177235</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>9346956</v>
+        <v>30</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>1687887</v>
+        <v>1427327</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>1261110</v>
+        <v>1209950</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="8">
-        <v>38041</v>
+        <v>30549</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>459496</v>
+        <v>343068</v>
       </c>
       <c r="C29" s="8">
-        <v>67797</v>
+        <v>57964</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>196363</v>
+        <v>131066</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>400462</v>
+        <v>288251</v>
       </c>
       <c r="C30" s="8">
-        <v>444205</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>322691</v>
+      </c>
+      <c r="D30" s="8">
+        <v>12981</v>
       </c>
       <c r="E30" s="8">
-        <v>711509</v>
+        <v>577580</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="8">
-        <v>10222382</v>
+        <v>11150879</v>
       </c>
       <c r="D31" s="8">
-        <v>6620</v>
+        <v>6426</v>
       </c>
       <c r="E31" s="8">
-        <v>1843759</v>
+        <v>1024400</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>5004494</v>
+        <v>2182426</v>
       </c>
       <c r="C32" s="8">
-        <v>5178134</v>
+        <v>3365466</v>
       </c>
       <c r="D32" s="8">
-        <v>49186</v>
+        <v>30635</v>
       </c>
       <c r="E32" s="8">
-        <v>4483569</v>
+        <v>3981986</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>342823</v>
+        <v>546027</v>
       </c>
       <c r="C33" s="8">
-        <v>604195</v>
+        <v>901168</v>
       </c>
       <c r="D33" s="8">
-        <v>10367</v>
+        <v>8256</v>
       </c>
       <c r="E33" s="8">
-        <v>538900</v>
+        <v>491000</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B34" s="8">
-        <v>26708</v>
+        <v>10168</v>
       </c>
       <c r="C34" s="8">
-        <v>19777</v>
+        <v>16929</v>
       </c>
       <c r="D34" s="8">
-        <v>506</v>
+        <v>310</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1925934</v>
+        <v>2402628</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>3014991</v>
+        <v>2864567</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>279777</v>
+        <v>321753</v>
       </c>
       <c r="C36" s="8">
-        <v>248813</v>
+        <v>261784</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="8">
-        <v>123838</v>
+        <v>146846</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>306808</v>
+        <v>257175</v>
       </c>
       <c r="C37" s="8">
-        <v>304013</v>
+        <v>259880</v>
       </c>
       <c r="D37" s="8">
-        <v>4795</v>
+        <v>2771</v>
       </c>
       <c r="E37" s="8">
-        <v>208591</v>
+        <v>185639</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>9561</v>
+        <v>1055</v>
       </c>
       <c r="C38" s="8">
-        <v>5270</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>4633</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>4233</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>169633</v>
+        <v>145840</v>
       </c>
       <c r="C39" s="8">
-        <v>144384</v>
-[...2 lines deleted...]
-        <v>37355</v>
+        <v>108686</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>333748</v>
+        <v>353803</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>2515854</v>
+        <v>2723398</v>
       </c>
       <c r="C40" s="8">
-        <v>1415906</v>
+        <v>1442758</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>916566</v>
+        <v>813831</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>288393</v>
+        <v>199746</v>
       </c>
       <c r="C41" s="8">
-        <v>370036</v>
+        <v>543506</v>
       </c>
       <c r="D41" s="8">
-        <v>3411</v>
+        <v>3146</v>
       </c>
       <c r="E41" s="8">
-        <v>1734835</v>
+        <v>1768734</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>27915784</v>
+        <v>23624062</v>
       </c>
       <c r="C42" s="8">
-        <v>18535177</v>
+        <v>16019612</v>
       </c>
       <c r="D42" s="8">
-        <v>7533365</v>
+        <v>5773079</v>
       </c>
       <c r="E42" s="8">
-        <v>17895736</v>
+        <v>16556989</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>2361967</v>
+        <v>1741867</v>
       </c>
       <c r="C43" s="8">
-        <v>2918044</v>
+        <v>2388867</v>
       </c>
       <c r="D43" s="8">
-        <v>13083</v>
+        <v>10509</v>
       </c>
       <c r="E43" s="8">
-        <v>1299325</v>
+        <v>1197248</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>23871</v>
+        <v>15349</v>
       </c>
       <c r="C44" s="8">
-        <v>17786</v>
+        <v>12726</v>
       </c>
       <c r="D44" s="8">
-        <v>1106</v>
+        <v>1355</v>
       </c>
       <c r="E44" s="8">
-        <v>46131</v>
+        <v>28291</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>6370873</v>
+        <v>2992572</v>
       </c>
       <c r="C45" s="8">
-        <v>3495905</v>
+        <v>1223224</v>
       </c>
       <c r="D45" s="8">
-        <v>24731</v>
+        <v>17100</v>
       </c>
       <c r="E45" s="8">
-        <v>1728324</v>
+        <v>1634930</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>56493</v>
+        <v>71720</v>
       </c>
       <c r="C46" s="8">
-        <v>40686</v>
+        <v>59316</v>
       </c>
       <c r="D46" s="8">
-        <v>1680</v>
+        <v>5406</v>
       </c>
       <c r="E46" s="8">
-        <v>17934</v>
+        <v>33597</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>18013531</v>
+        <v>15687768</v>
       </c>
       <c r="C47" s="8">
-        <v>13499548</v>
+        <v>13657776</v>
       </c>
       <c r="D47" s="8">
-        <v>129830</v>
+        <v>168180</v>
       </c>
       <c r="E47" s="8">
-        <v>23119431</v>
+        <v>24263027</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>51</v>
+      </c>
+      <c r="B48" s="8">
+        <v>7175623</v>
       </c>
       <c r="C48" s="8">
-        <v>44297315</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>41720191</v>
+      </c>
+      <c r="D48" s="8">
+        <v>285365</v>
       </c>
       <c r="E48" s="8">
-        <v>5572650</v>
+        <v>5940114</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>65665</v>
+        <v>58009</v>
       </c>
       <c r="C49" s="8">
-        <v>70522</v>
+        <v>82203</v>
       </c>
       <c r="D49" s="8">
-        <v>1089</v>
+        <v>1105</v>
       </c>
       <c r="E49" s="8">
-        <v>146182</v>
+        <v>138742</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8">
-        <v>7962</v>
+        <v>6159</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>70373</v>
+        <v>32208</v>
       </c>
       <c r="C51" s="8">
-        <v>100786</v>
+        <v>69120</v>
       </c>
       <c r="D51" s="8">
-        <v>581</v>
+        <v>693</v>
       </c>
       <c r="E51" s="8">
-        <v>84003</v>
+        <v>111653</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>292612</v>
+        <v>292044</v>
       </c>
       <c r="C52" s="8">
-        <v>499024</v>
+        <v>427302</v>
       </c>
       <c r="D52" s="8">
-        <v>32808</v>
+        <v>25872</v>
       </c>
       <c r="E52" s="8">
-        <v>426185</v>
+        <v>512768</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>2169086</v>
+        <v>2122696</v>
       </c>
       <c r="C53" s="8">
-        <v>21809744</v>
-[...2 lines deleted...]
-        <v>148706</v>
+        <v>24378971</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E53" s="8">
-        <v>6461276</v>
+        <v>6425391</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>97707</v>
+        <v>80805</v>
       </c>
       <c r="C54" s="8">
-        <v>52112</v>
+        <v>61174</v>
       </c>
       <c r="D54" s="8">
-        <v>3344</v>
+        <v>6029</v>
       </c>
       <c r="E54" s="8">
-        <v>92910</v>
+        <v>132169</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>1678896</v>
-[...2 lines deleted...]
-        <v>3035982</v>
+        <v>1538399</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D55" s="8">
-        <v>3613</v>
+        <v>8908</v>
       </c>
       <c r="E55" s="8">
-        <v>566221</v>
+        <v>415992</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2503625</v>
+        <v>1700063</v>
       </c>
       <c r="C56" s="8">
-        <v>3109217</v>
+        <v>2917797</v>
       </c>
       <c r="D56" s="8">
-        <v>25744</v>
+        <v>24098</v>
       </c>
       <c r="E56" s="8">
-        <v>3827052</v>
+        <v>3615640</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>25739185</v>
+        <v>24648307</v>
       </c>
       <c r="C57" s="8">
-        <v>23322669</v>
+        <v>20397313</v>
       </c>
       <c r="D57" s="8">
-        <v>2992640</v>
+        <v>2052761</v>
       </c>
       <c r="E57" s="8">
-        <v>62318081</v>
+        <v>58021314</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>30501</v>
+        <v>30198</v>
       </c>
       <c r="C58" s="8">
-        <v>32779</v>
+        <v>26238</v>
       </c>
       <c r="D58" s="8">
-        <v>2094</v>
+        <v>2317</v>
       </c>
       <c r="E58" s="8">
-        <v>29623</v>
+        <v>30803</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>2077940</v>
+        <v>2312622</v>
       </c>
       <c r="C59" s="8">
-        <v>2622898</v>
+        <v>2321149</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>1059707</v>
+        <v>993996</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>26450</v>
+        <v>18789</v>
       </c>
       <c r="C60" s="8">
-        <v>20853</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>21295</v>
+      </c>
+      <c r="D60" s="8">
+        <v>879</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -1860,995 +1873,995 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>815116784</v>
+        <v>857441891</v>
       </c>
       <c r="C9" s="8">
-        <v>702730394</v>
+        <v>711394055</v>
       </c>
       <c r="D9" s="8">
-        <v>127541929</v>
+        <v>121518547</v>
       </c>
       <c r="E9" s="8">
-        <v>1169770679</v>
+        <v>1170713925</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>51956</v>
+        <v>34839</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="9" t="s">
-        <v>13</v>
+      <c r="D10" s="8">
+        <v>1484</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>25428</v>
+        <v>42815</v>
       </c>
       <c r="C11" s="8">
-        <v>24751</v>
+        <v>35430</v>
       </c>
       <c r="D11" s="8">
-        <v>920</v>
+        <v>1201</v>
       </c>
       <c r="E11" s="8">
-        <v>13794</v>
+        <v>20119</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>217957</v>
+        <v>202282</v>
       </c>
       <c r="C12" s="8">
-        <v>162589</v>
+        <v>163931</v>
       </c>
       <c r="D12" s="8">
-        <v>16196</v>
+        <v>9452</v>
       </c>
       <c r="E12" s="8">
-        <v>352634</v>
+        <v>381554</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="8">
-        <v>226506</v>
+        <v>263002</v>
       </c>
       <c r="C13" s="8">
-        <v>318767</v>
+        <v>306287</v>
       </c>
       <c r="D13" s="8">
-        <v>2839</v>
+        <v>3290</v>
       </c>
       <c r="E13" s="8">
-        <v>442140</v>
+        <v>458874</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>665437927</v>
+        <v>712707889</v>
       </c>
       <c r="C14" s="8">
-        <v>450708685</v>
+        <v>457554791</v>
       </c>
       <c r="D14" s="8">
-        <v>111997314</v>
+        <v>107665558</v>
       </c>
       <c r="E14" s="8">
-        <v>1023906217</v>
+        <v>1025278708</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>502949</v>
+        <v>640588</v>
       </c>
       <c r="C15" s="8">
-        <v>478259</v>
+        <v>607337</v>
       </c>
       <c r="D15" s="8">
-        <v>11452</v>
+        <v>14761</v>
       </c>
       <c r="E15" s="8">
-        <v>617945</v>
+        <v>778597</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>182217</v>
+        <v>161854</v>
       </c>
       <c r="C16" s="8">
-        <v>172860</v>
+        <v>176022</v>
       </c>
       <c r="D16" s="8">
-        <v>7361</v>
+        <v>7600</v>
       </c>
       <c r="E16" s="8">
-        <v>269470</v>
+        <v>287603</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>31531</v>
+        <v>36318</v>
       </c>
       <c r="C17" s="8">
-        <v>12849</v>
-[...2 lines deleted...]
-        <v>2420</v>
+        <v>14912</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E17" s="8">
-        <v>43817</v>
+        <v>50882</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="8">
-        <v>1550461</v>
+        <v>1251217</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="8">
-        <v>882251</v>
+        <v>468265</v>
       </c>
       <c r="E18" s="8">
-        <v>3230661</v>
+        <v>2263628</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="8">
-        <v>238764</v>
+        <v>290058</v>
       </c>
       <c r="C19" s="8">
-        <v>343575</v>
+        <v>334042</v>
       </c>
       <c r="D19" s="8">
-        <v>6280</v>
+        <v>8191</v>
       </c>
       <c r="E19" s="8">
-        <v>263788</v>
+        <v>336309</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24</v>
+      </c>
+      <c r="B20" s="8">
+        <v>46971</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D20" s="9" t="s">
-        <v>13</v>
+      <c r="D20" s="8">
+        <v>8334</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B21" s="8">
-        <v>471283</v>
+        <v>523830</v>
       </c>
       <c r="C21" s="8">
-        <v>346980</v>
+        <v>402269</v>
       </c>
       <c r="D21" s="8">
-        <v>6265</v>
+        <v>10068</v>
       </c>
       <c r="E21" s="8">
-        <v>837283</v>
+        <v>935845</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="8">
-        <v>542144</v>
+        <v>591255</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="8">
-        <v>3104401</v>
+        <v>2985464</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="8">
-        <v>1433794</v>
+        <v>1539825</v>
       </c>
       <c r="C23" s="8">
-        <v>2098627</v>
+        <v>2373615</v>
       </c>
       <c r="D23" s="8">
-        <v>27563</v>
+        <v>29719</v>
       </c>
       <c r="E23" s="8">
-        <v>701852</v>
+        <v>699239</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="8">
-        <v>288603</v>
+        <v>358784</v>
       </c>
       <c r="C24" s="8">
-        <v>254027</v>
+        <v>288163</v>
       </c>
       <c r="D24" s="8">
-        <v>10658</v>
+        <v>17210</v>
       </c>
       <c r="E24" s="8">
-        <v>371899</v>
+        <v>418211</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="8">
-        <v>99374</v>
+        <v>109536</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="8">
-        <v>5114</v>
+        <v>5789</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C26" s="9" t="s">
-        <v>13</v>
+      <c r="C26" s="8">
+        <v>267816</v>
       </c>
       <c r="D26" s="8">
-        <v>2748967</v>
+        <v>4554590</v>
       </c>
       <c r="E26" s="8">
-        <v>865981</v>
+        <v>1081252</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="8">
-        <v>31272</v>
+        <v>38428</v>
       </c>
       <c r="C27" s="8">
-        <v>93736</v>
+        <v>73370</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>50868</v>
+        <v>60858</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="8">
-        <v>109192</v>
+        <v>100157</v>
       </c>
       <c r="C28" s="8">
-        <v>93359</v>
+        <v>192654</v>
       </c>
       <c r="D28" s="8">
-        <v>3541</v>
+        <v>3993</v>
       </c>
       <c r="E28" s="8">
-        <v>128864</v>
+        <v>175730</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="8">
-        <v>532314</v>
+        <v>482353</v>
       </c>
       <c r="C29" s="8">
-        <v>416011</v>
+        <v>453333</v>
       </c>
       <c r="D29" s="8">
-        <v>21716</v>
+        <v>17709</v>
       </c>
       <c r="E29" s="8">
-        <v>566494</v>
+        <v>556803</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B30" s="8">
-        <v>961713</v>
+        <v>1182539</v>
       </c>
       <c r="C30" s="8">
-        <v>897726</v>
+        <v>1182588</v>
       </c>
       <c r="D30" s="8">
-        <v>12599</v>
+        <v>11841</v>
       </c>
       <c r="E30" s="8">
-        <v>309629</v>
+        <v>296697</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B31" s="8">
-        <v>2153190</v>
+        <v>2746851</v>
       </c>
       <c r="C31" s="8">
-        <v>2581017</v>
+        <v>2673535</v>
       </c>
       <c r="D31" s="8">
-        <v>80808</v>
+        <v>86226</v>
       </c>
       <c r="E31" s="8">
-        <v>1977432</v>
+        <v>2193804</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B32" s="8">
-        <v>389694</v>
+        <v>378045</v>
       </c>
       <c r="C32" s="8">
-        <v>288765</v>
+        <v>350672</v>
       </c>
       <c r="D32" s="8">
-        <v>26989</v>
+        <v>10975</v>
       </c>
       <c r="E32" s="8">
-        <v>411266</v>
+        <v>424874</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="9" t="s">
-        <v>13</v>
+      <c r="E33" s="8">
+        <v>1522</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" s="8">
-        <v>1214685</v>
+        <v>1104930</v>
       </c>
       <c r="C34" s="8">
-        <v>1304211</v>
+        <v>1283449</v>
       </c>
       <c r="D34" s="8">
-        <v>25987</v>
+        <v>38298</v>
       </c>
       <c r="E34" s="8">
-        <v>2121654</v>
+        <v>1972161</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B35" s="8">
-        <v>49238</v>
+        <v>43745</v>
       </c>
       <c r="C35" s="8">
-        <v>51588</v>
+        <v>46640</v>
       </c>
       <c r="D35" s="8">
-        <v>951</v>
+        <v>1215</v>
       </c>
       <c r="E35" s="8">
-        <v>81949</v>
+        <v>89692</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B36" s="8">
-        <v>93471</v>
+        <v>123190</v>
       </c>
       <c r="C36" s="8">
-        <v>89681</v>
+        <v>96101</v>
       </c>
       <c r="D36" s="8">
-        <v>3880</v>
+        <v>3942</v>
       </c>
       <c r="E36" s="8">
-        <v>130944</v>
+        <v>146139</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>136379</v>
+        <v>41</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="8">
-        <v>40752</v>
+        <v>28341</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B38" s="8">
-        <v>139523</v>
+        <v>162202</v>
       </c>
       <c r="C38" s="8">
-        <v>106901</v>
+        <v>125576</v>
       </c>
       <c r="D38" s="8">
-        <v>5845</v>
+        <v>6339</v>
       </c>
       <c r="E38" s="8">
-        <v>149063</v>
+        <v>156677</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B39" s="8">
-        <v>1892944</v>
+        <v>2281588</v>
       </c>
       <c r="C39" s="8">
-        <v>1171769</v>
-[...2 lines deleted...]
-        <v>1965706</v>
+        <v>1341322</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>703588</v>
+        <v>827969</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B40" s="8">
-        <v>763556</v>
+        <v>782822</v>
       </c>
       <c r="C40" s="8">
-        <v>648773</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>677698</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5429</v>
       </c>
       <c r="E40" s="8">
-        <v>1241800</v>
+        <v>969702</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="8">
-        <v>34767480</v>
+        <v>32053149</v>
       </c>
       <c r="C41" s="8">
-        <v>33839354</v>
+        <v>33928380</v>
       </c>
       <c r="D41" s="8">
-        <v>2671533</v>
+        <v>2325319</v>
       </c>
       <c r="E41" s="8">
-        <v>16356001</v>
+        <v>15047759</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B42" s="8">
-        <v>1841182</v>
+        <v>2435224</v>
       </c>
       <c r="C42" s="8">
-        <v>1731572</v>
+        <v>2440768</v>
       </c>
       <c r="D42" s="8">
-        <v>55501</v>
+        <v>143052</v>
       </c>
       <c r="E42" s="8">
-        <v>1386653</v>
+        <v>1229221</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B43" s="8">
-        <v>21120</v>
+        <v>21383</v>
       </c>
       <c r="C43" s="8">
-        <v>14853</v>
+        <v>17324</v>
       </c>
       <c r="D43" s="8">
-        <v>895</v>
+        <v>1233</v>
       </c>
       <c r="E43" s="8">
-        <v>24784</v>
+        <v>27658</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="8">
-        <v>6013830</v>
+        <v>6138572</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="8">
-        <v>20394</v>
+        <v>32207</v>
       </c>
       <c r="E44" s="8">
-        <v>2062604</v>
+        <v>1877330</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B45" s="8">
-        <v>77987</v>
+        <v>91933</v>
       </c>
       <c r="C45" s="8">
-        <v>58121</v>
+        <v>72599</v>
       </c>
       <c r="D45" s="8">
-        <v>7199</v>
+        <v>7279</v>
       </c>
       <c r="E45" s="8">
-        <v>77551</v>
+        <v>62108</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B46" s="8">
-        <v>13916057</v>
+        <v>12312736</v>
       </c>
       <c r="C46" s="8">
-        <v>8704570</v>
+        <v>9540039</v>
       </c>
       <c r="D46" s="8">
-        <v>208305</v>
+        <v>218066</v>
       </c>
       <c r="E46" s="8">
-        <v>18228460</v>
+        <v>19773779</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8">
-        <v>61920619</v>
-[...2 lines deleted...]
-        <v>2096893</v>
+        <v>59857274</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E47" s="8">
-        <v>7244455</v>
+        <v>5129045</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B48" s="8">
-        <v>66581</v>
+        <v>100601</v>
       </c>
       <c r="C48" s="8">
-        <v>86463</v>
-[...2 lines deleted...]
-        <v>3463</v>
+        <v>74898</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>124319</v>
+        <v>144367</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B49" s="8">
-        <v>33614</v>
+        <v>81328</v>
       </c>
       <c r="C49" s="8">
-        <v>64978</v>
+        <v>95793</v>
       </c>
       <c r="D49" s="8">
-        <v>1780</v>
+        <v>2656</v>
       </c>
       <c r="E49" s="8">
-        <v>32316</v>
+        <v>66408</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>130162</v>
+        <v>54</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C50" s="8">
-        <v>118819</v>
+        <v>127100</v>
       </c>
       <c r="D50" s="8">
-        <v>3859</v>
+        <v>3469</v>
       </c>
       <c r="E50" s="8">
-        <v>156074</v>
+        <v>181544</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8">
-        <v>13925</v>
+        <v>15413</v>
       </c>
       <c r="E51" s="8">
-        <v>1001080</v>
+        <v>918242</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52" s="8">
-        <v>1538776</v>
+        <v>2115500</v>
       </c>
       <c r="C52" s="8">
-        <v>15817767</v>
+        <v>17262220</v>
       </c>
       <c r="D52" s="8">
-        <v>33860</v>
+        <v>45181</v>
       </c>
       <c r="E52" s="8">
-        <v>5031172</v>
+        <v>4582336</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53" s="8">
-        <v>25675</v>
+        <v>25286</v>
       </c>
       <c r="C53" s="8">
-        <v>30648</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39844</v>
+      </c>
+      <c r="D53" s="8">
+        <v>3392</v>
       </c>
       <c r="E53" s="8">
-        <v>39461</v>
+        <v>45090</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E54" s="9" t="s">
-        <v>13</v>
+      <c r="E54" s="8">
+        <v>1034738</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55" s="8">
-        <v>2557587</v>
+        <v>2676251</v>
       </c>
       <c r="C55" s="8">
-        <v>2267505</v>
+        <v>2518260</v>
       </c>
       <c r="D55" s="8">
-        <v>50319</v>
+        <v>75489</v>
       </c>
       <c r="E55" s="8">
-        <v>3714600</v>
+        <v>2981797</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56" s="8">
-        <v>39468670</v>
+        <v>41262358</v>
       </c>
       <c r="C56" s="8">
-        <v>28004393</v>
+        <v>28337805</v>
       </c>
       <c r="D56" s="8">
-        <v>1235018</v>
+        <v>1651856</v>
       </c>
       <c r="E56" s="8">
-        <v>66617092</v>
+        <v>70982720</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57" s="8">
-        <v>27375</v>
+        <v>40751</v>
       </c>
       <c r="C57" s="8">
-        <v>29857</v>
+        <v>37437</v>
       </c>
       <c r="D57" s="8">
-        <v>2878</v>
+        <v>2601</v>
       </c>
       <c r="E57" s="8">
-        <v>37930</v>
+        <v>65750</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="8">
-        <v>1495638</v>
+        <v>1669641</v>
       </c>
       <c r="C58" s="8">
-        <v>1451096</v>
+        <v>1672377</v>
       </c>
       <c r="D58" s="8">
-        <v>32197</v>
+        <v>66380</v>
       </c>
       <c r="E58" s="8">
-        <v>663453</v>
+        <v>727669</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>8243</v>
+        <v>63</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C59" s="8">
-        <v>21567</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>15090</v>
+      </c>
+      <c r="D59" s="8">
+        <v>1617</v>
       </c>
       <c r="E59" s="8">
-        <v>15672</v>
+        <v>17817</v>
       </c>
     </row>
     <row r="60" ht="12" customHeight="1"/>
     <row r="61" ht="14" customHeight="1">
       <c r="A61" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
       <c r="E61" s="10"/>
     </row>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11"/>
     </row>
     <row r="63" ht="29" customHeight="1">
       <c r="A63" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
     </row>
     <row r="64" ht="14" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
     <row r="67" ht="12" customHeight="1">
       <c r="A67" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
     <row r="68" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -2885,995 +2898,995 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>882170730</v>
+        <v>815213053</v>
       </c>
       <c r="C9" s="8">
-        <v>683817711</v>
+        <v>702731669</v>
       </c>
       <c r="D9" s="8">
-        <v>126892503</v>
+        <v>127542081</v>
       </c>
       <c r="E9" s="8">
-        <v>1189838579</v>
+        <v>1169894615</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>38481</v>
+        <v>51956</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="8">
-        <v>1965</v>
+      <c r="D10" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>28038</v>
+        <v>25428</v>
       </c>
       <c r="C11" s="8">
-        <v>23542</v>
+        <v>24751</v>
       </c>
       <c r="D11" s="8">
-        <v>1289</v>
+        <v>920</v>
       </c>
       <c r="E11" s="8">
-        <v>14622</v>
+        <v>13794</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>241805</v>
+        <v>217957</v>
       </c>
       <c r="C12" s="8">
-        <v>169023</v>
+        <v>162589</v>
       </c>
       <c r="D12" s="8">
-        <v>11649</v>
+        <v>16196</v>
       </c>
       <c r="E12" s="8">
-        <v>390472</v>
+        <v>352634</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="8">
-        <v>283722</v>
+        <v>227397</v>
       </c>
       <c r="C13" s="8">
-        <v>323470</v>
+        <v>319292</v>
       </c>
       <c r="D13" s="8">
-        <v>2557</v>
+        <v>2981</v>
       </c>
       <c r="E13" s="8">
-        <v>462857</v>
+        <v>443376</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>738463330</v>
+        <v>665533305</v>
       </c>
       <c r="C14" s="8">
-        <v>443915644</v>
+        <v>450709183</v>
       </c>
       <c r="D14" s="8">
-        <v>115817086</v>
+        <v>111997324</v>
       </c>
       <c r="E14" s="8">
-        <v>1055925245</v>
+        <v>1024028798</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>377732</v>
+        <v>502949</v>
       </c>
       <c r="C15" s="8">
-        <v>389424</v>
+        <v>478259</v>
       </c>
       <c r="D15" s="8">
-        <v>12668</v>
+        <v>11452</v>
       </c>
       <c r="E15" s="8">
-        <v>600928</v>
+        <v>617945</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>160840</v>
+        <v>182217</v>
       </c>
       <c r="C16" s="8">
-        <v>168670</v>
+        <v>172860</v>
       </c>
       <c r="D16" s="8">
-        <v>6193</v>
+        <v>7361</v>
       </c>
       <c r="E16" s="8">
-        <v>237652</v>
+        <v>269470</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>17695</v>
+        <v>31531</v>
       </c>
       <c r="C17" s="8">
-        <v>14615</v>
+        <v>12849</v>
       </c>
       <c r="D17" s="8">
-        <v>1827</v>
+        <v>2420</v>
       </c>
       <c r="E17" s="8">
-        <v>25241</v>
+        <v>43817</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="8">
-        <v>1741062</v>
+        <v>1550461</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="8">
-        <v>545879</v>
+        <v>882251</v>
       </c>
       <c r="E18" s="8">
-        <v>2354715</v>
+        <v>3230661</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="8">
-        <v>228339</v>
+        <v>238764</v>
       </c>
       <c r="C19" s="8">
-        <v>302655</v>
+        <v>343575</v>
       </c>
       <c r="D19" s="8">
-        <v>7201</v>
+        <v>6280</v>
       </c>
       <c r="E19" s="8">
-        <v>235668</v>
+        <v>263788</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>64262</v>
+        <v>24</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="8">
-        <v>57734</v>
+      <c r="E20" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="B21" s="8">
+        <v>471283</v>
       </c>
       <c r="C21" s="8">
-        <v>297426</v>
+        <v>346980</v>
       </c>
       <c r="D21" s="8">
-        <v>8018</v>
+        <v>6265</v>
       </c>
       <c r="E21" s="8">
-        <v>980024</v>
+        <v>837283</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="8">
-        <v>557190</v>
+        <v>542144</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="8">
-        <v>3293887</v>
+        <v>3104401</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="8">
-        <v>1206359</v>
+        <v>1433794</v>
       </c>
       <c r="C23" s="8">
-        <v>1704087</v>
+        <v>2098627</v>
       </c>
       <c r="D23" s="8">
-        <v>22094</v>
+        <v>27563</v>
       </c>
       <c r="E23" s="8">
-        <v>696118</v>
+        <v>701852</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="8">
-        <v>266738</v>
+        <v>288603</v>
       </c>
       <c r="C24" s="8">
-        <v>258031</v>
+        <v>254027</v>
       </c>
       <c r="D24" s="8">
-        <v>14038</v>
+        <v>10658</v>
       </c>
       <c r="E24" s="8">
-        <v>394096</v>
+        <v>371899</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="8">
-        <v>83620</v>
+        <v>99374</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="8">
-        <v>4390</v>
+        <v>5114</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C26" s="8">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="C26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="8">
+        <v>2748967</v>
       </c>
       <c r="E26" s="8">
-        <v>877808</v>
+        <v>865981</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="8">
-        <v>31891</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>31272</v>
+      </c>
+      <c r="C27" s="8">
+        <v>93736</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>94700</v>
+        <v>50868</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="8">
-        <v>74073</v>
+        <v>109192</v>
       </c>
       <c r="C28" s="8">
-        <v>57872</v>
+        <v>93359</v>
       </c>
       <c r="D28" s="8">
-        <v>3578</v>
+        <v>3541</v>
       </c>
       <c r="E28" s="8">
-        <v>91321</v>
+        <v>128864</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="8">
-        <v>445089</v>
+        <v>532314</v>
       </c>
       <c r="C29" s="8">
-        <v>356864</v>
+        <v>416011</v>
       </c>
       <c r="D29" s="8">
-        <v>14493</v>
+        <v>21716</v>
       </c>
       <c r="E29" s="8">
-        <v>504364</v>
+        <v>566494</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B30" s="8">
-        <v>532746</v>
+        <v>961713</v>
       </c>
       <c r="C30" s="8">
-        <v>488267</v>
+        <v>897726</v>
       </c>
       <c r="D30" s="8">
-        <v>12659</v>
+        <v>12599</v>
       </c>
       <c r="E30" s="8">
-        <v>258707</v>
+        <v>309629</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B31" s="8">
-        <v>1846461</v>
+        <v>2153190</v>
       </c>
       <c r="C31" s="8">
-        <v>2178177</v>
+        <v>2581017</v>
       </c>
       <c r="D31" s="8">
-        <v>54002</v>
+        <v>80808</v>
       </c>
       <c r="E31" s="8">
-        <v>2155922</v>
+        <v>1977432</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B32" s="8">
-        <v>201684</v>
+        <v>389694</v>
       </c>
       <c r="C32" s="8">
-        <v>208480</v>
+        <v>288765</v>
       </c>
       <c r="D32" s="8">
-        <v>9382</v>
+        <v>26989</v>
       </c>
       <c r="E32" s="8">
-        <v>334500</v>
+        <v>411266</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" s="8">
-        <v>1081861</v>
+        <v>1214685</v>
       </c>
       <c r="C34" s="8">
-        <v>1183580</v>
+        <v>1304211</v>
       </c>
       <c r="D34" s="8">
-        <v>47883</v>
+        <v>25987</v>
       </c>
       <c r="E34" s="8">
-        <v>2122647</v>
+        <v>2121654</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B35" s="8">
-        <v>41776</v>
+        <v>49238</v>
       </c>
       <c r="C35" s="8">
-        <v>45602</v>
+        <v>51588</v>
       </c>
       <c r="D35" s="8">
-        <v>1934</v>
+        <v>951</v>
       </c>
       <c r="E35" s="8">
-        <v>75177</v>
+        <v>81949</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B36" s="8">
-        <v>82439</v>
+        <v>93471</v>
       </c>
       <c r="C36" s="8">
-        <v>86688</v>
+        <v>89681</v>
       </c>
       <c r="D36" s="8">
-        <v>4980</v>
+        <v>3880</v>
       </c>
       <c r="E36" s="8">
-        <v>143035</v>
+        <v>130944</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B37" s="8">
-        <v>9598</v>
+        <v>7008</v>
       </c>
       <c r="C37" s="8">
-        <v>30007</v>
+        <v>136379</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="8">
-        <v>37114</v>
+        <v>40752</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B38" s="8">
-        <v>126179</v>
+        <v>139523</v>
       </c>
       <c r="C38" s="8">
-        <v>89875</v>
+        <v>106901</v>
       </c>
       <c r="D38" s="8">
-        <v>6847</v>
+        <v>5845</v>
       </c>
       <c r="E38" s="8">
-        <v>117974</v>
+        <v>149063</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B39" s="8">
-        <v>1843194</v>
+        <v>1892944</v>
       </c>
       <c r="C39" s="8">
-        <v>1445224</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1171769</v>
+      </c>
+      <c r="D39" s="8">
+        <v>1965706</v>
       </c>
       <c r="E39" s="8">
-        <v>697246</v>
+        <v>703588</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B40" s="8">
-        <v>1039671</v>
+        <v>763556</v>
       </c>
       <c r="C40" s="8">
-        <v>715531</v>
-[...2 lines deleted...]
-        <v>10377</v>
+        <v>648773</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>1172385</v>
+        <v>1241800</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="8">
-        <v>38715785</v>
+        <v>34767480</v>
       </c>
       <c r="C41" s="8">
-        <v>36708725</v>
+        <v>33839354</v>
       </c>
       <c r="D41" s="8">
-        <v>2732755</v>
+        <v>2671533</v>
       </c>
       <c r="E41" s="8">
-        <v>16276367</v>
+        <v>16356001</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B42" s="8">
-        <v>1523406</v>
+        <v>1841182</v>
       </c>
       <c r="C42" s="8">
-        <v>1597254</v>
+        <v>1731572</v>
       </c>
       <c r="D42" s="8">
-        <v>35894</v>
+        <v>55501</v>
       </c>
       <c r="E42" s="8">
-        <v>1251421</v>
+        <v>1386653</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B43" s="8">
-        <v>16203</v>
+        <v>21120</v>
       </c>
       <c r="C43" s="8">
-        <v>16617</v>
+        <v>14853</v>
       </c>
       <c r="D43" s="8">
-        <v>734</v>
+        <v>895</v>
       </c>
       <c r="E43" s="8">
-        <v>17581</v>
+        <v>24784</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="8">
-        <v>4639620</v>
+        <v>6013830</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="8">
-        <v>16190</v>
+        <v>20394</v>
       </c>
       <c r="E44" s="8">
-        <v>2143466</v>
+        <v>2062604</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B45" s="8">
-        <v>77131</v>
+        <v>77987</v>
       </c>
       <c r="C45" s="8">
-        <v>61891</v>
+        <v>58121</v>
       </c>
       <c r="D45" s="8">
-        <v>6390</v>
+        <v>7199</v>
       </c>
       <c r="E45" s="8">
-        <v>71214</v>
+        <v>77551</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B46" s="8">
-        <v>11884638</v>
+        <v>13916057</v>
       </c>
       <c r="C46" s="8">
-        <v>7603686</v>
+        <v>8704570</v>
       </c>
       <c r="D46" s="8">
-        <v>166023</v>
+        <v>208305</v>
       </c>
       <c r="E46" s="8">
-        <v>14195481</v>
+        <v>18228460</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8">
-        <v>60740660</v>
+        <v>61920619</v>
       </c>
       <c r="D47" s="8">
-        <v>366075</v>
+        <v>2096893</v>
       </c>
       <c r="E47" s="8">
-        <v>5447992</v>
+        <v>7244455</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B48" s="8">
-        <v>89649</v>
+        <v>66581</v>
       </c>
       <c r="C48" s="8">
-        <v>74310</v>
+        <v>86463</v>
       </c>
       <c r="D48" s="8">
-        <v>3602</v>
+        <v>3463</v>
       </c>
       <c r="E48" s="8">
-        <v>141763</v>
+        <v>124319</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B49" s="8">
-        <v>14790</v>
+        <v>33614</v>
       </c>
       <c r="C49" s="8">
-        <v>27948</v>
+        <v>64978</v>
       </c>
       <c r="D49" s="8">
-        <v>1906</v>
+        <v>1780</v>
       </c>
       <c r="E49" s="8">
-        <v>31415</v>
+        <v>32316</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B50" s="8">
-        <v>89180</v>
+        <v>130162</v>
       </c>
       <c r="C50" s="8">
-        <v>97432</v>
+        <v>118819</v>
       </c>
       <c r="D50" s="8">
-        <v>4443</v>
+        <v>3859</v>
       </c>
       <c r="E50" s="8">
-        <v>136107</v>
+        <v>156074</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8">
-        <v>12682</v>
+        <v>13925</v>
       </c>
       <c r="E51" s="8">
-        <v>1021636</v>
+        <v>1001080</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52" s="8">
-        <v>1199625</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1538776</v>
+      </c>
+      <c r="C52" s="8">
+        <v>15818019</v>
       </c>
       <c r="D52" s="8">
-        <v>65633</v>
+        <v>33860</v>
       </c>
       <c r="E52" s="8">
-        <v>4006022</v>
+        <v>5031291</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53" s="8">
-        <v>26142</v>
+        <v>25675</v>
       </c>
       <c r="C53" s="8">
-        <v>23630</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>30648</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E53" s="8">
-        <v>31762</v>
+        <v>39461</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55" s="8">
-        <v>1998555</v>
+        <v>2557587</v>
       </c>
       <c r="C55" s="8">
-        <v>1700419</v>
+        <v>2267505</v>
       </c>
       <c r="D55" s="8">
-        <v>39522</v>
+        <v>50319</v>
       </c>
       <c r="E55" s="8">
-        <v>2773390</v>
+        <v>3714600</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56" s="8">
-        <v>34838551</v>
+        <v>39468670</v>
       </c>
       <c r="C56" s="8">
-        <v>25507413</v>
+        <v>28004393</v>
       </c>
       <c r="D56" s="8">
-        <v>872440</v>
+        <v>1235018</v>
       </c>
       <c r="E56" s="8">
-        <v>63809240</v>
+        <v>66617092</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57" s="8">
-        <v>27448</v>
+        <v>27375</v>
       </c>
       <c r="C57" s="8">
-        <v>26623</v>
+        <v>29857</v>
       </c>
       <c r="D57" s="8">
-        <v>1810</v>
+        <v>2878</v>
       </c>
       <c r="E57" s="8">
-        <v>37158</v>
+        <v>37930</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="8">
-        <v>1212937</v>
+        <v>1495638</v>
       </c>
       <c r="C58" s="8">
-        <v>1248175</v>
+        <v>1451096</v>
       </c>
       <c r="D58" s="8">
-        <v>26052</v>
+        <v>32197</v>
       </c>
       <c r="E58" s="8">
-        <v>571974</v>
+        <v>663453</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>63</v>
+      </c>
+      <c r="B59" s="8">
+        <v>8243</v>
       </c>
       <c r="C59" s="8">
-        <v>4371</v>
+        <v>21567</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E59" s="9" t="s">
-        <v>13</v>
+      <c r="E59" s="8">
+        <v>15672</v>
       </c>
     </row>
     <row r="60" ht="12" customHeight="1"/>
     <row r="61" ht="14" customHeight="1">
       <c r="A61" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
       <c r="E61" s="10"/>
     </row>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11"/>
     </row>
     <row r="63" ht="29" customHeight="1">
       <c r="A63" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
     </row>
     <row r="64" ht="14" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
     <row r="67" ht="12" customHeight="1">
       <c r="A67" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
     <row r="68" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -3910,995 +3923,995 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>882683810</v>
+        <v>882251401</v>
       </c>
       <c r="C9" s="8">
-        <v>649432054</v>
+        <v>683817961</v>
       </c>
       <c r="D9" s="8">
-        <v>125793723</v>
+        <v>126892537</v>
       </c>
       <c r="E9" s="8">
-        <v>1130428908</v>
+        <v>1189947985</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>45871</v>
+        <v>38481</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1526</v>
+        <v>1965</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>23360</v>
+        <v>28038</v>
       </c>
       <c r="C11" s="8">
-        <v>20127</v>
+        <v>23542</v>
       </c>
       <c r="D11" s="8">
-        <v>1012</v>
+        <v>1289</v>
       </c>
       <c r="E11" s="8">
-        <v>11030</v>
+        <v>14622</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>160903</v>
+        <v>241805</v>
       </c>
       <c r="C12" s="8">
-        <v>168870</v>
+        <v>169023</v>
       </c>
       <c r="D12" s="8">
-        <v>5406</v>
+        <v>11649</v>
       </c>
       <c r="E12" s="8">
-        <v>313083</v>
+        <v>390472</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="8">
-        <v>251329</v>
+        <v>284347</v>
       </c>
       <c r="C13" s="8">
-        <v>361085</v>
+        <v>323623</v>
       </c>
       <c r="D13" s="8">
-        <v>2035</v>
+        <v>2589</v>
       </c>
       <c r="E13" s="8">
-        <v>375463</v>
+        <v>463695</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>754187875</v>
+        <v>738543376</v>
       </c>
       <c r="C14" s="8">
-        <v>434778138</v>
+        <v>443915741</v>
       </c>
       <c r="D14" s="8">
-        <v>114621566</v>
+        <v>115817088</v>
       </c>
       <c r="E14" s="8">
-        <v>1005411997</v>
+        <v>1056033813</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>363390</v>
+        <v>377732</v>
       </c>
       <c r="C15" s="8">
-        <v>314772</v>
+        <v>389424</v>
       </c>
       <c r="D15" s="8">
-        <v>19731</v>
+        <v>12668</v>
       </c>
       <c r="E15" s="8">
-        <v>594747</v>
+        <v>600928</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>139266</v>
+        <v>160840</v>
       </c>
       <c r="C16" s="8">
-        <v>153059</v>
+        <v>168670</v>
       </c>
       <c r="D16" s="8">
-        <v>5647</v>
+        <v>6193</v>
       </c>
       <c r="E16" s="8">
-        <v>234122</v>
+        <v>237652</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="9" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B17" s="8">
+        <v>17695</v>
+      </c>
+      <c r="C17" s="8">
+        <v>14615</v>
       </c>
       <c r="D17" s="8">
-        <v>127</v>
+        <v>1827</v>
       </c>
       <c r="E17" s="8">
-        <v>20478</v>
+        <v>25241</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="8">
-        <v>1890385</v>
+        <v>1741062</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="9" t="s">
-        <v>13</v>
+      <c r="D18" s="8">
+        <v>545879</v>
       </c>
       <c r="E18" s="8">
-        <v>2690086</v>
+        <v>2354715</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="8">
-        <v>149681</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>228339</v>
+      </c>
+      <c r="C19" s="8">
+        <v>302655</v>
       </c>
       <c r="D19" s="8">
-        <v>4835</v>
+        <v>7201</v>
       </c>
       <c r="E19" s="8">
-        <v>222152</v>
+        <v>235668</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B20" s="8">
-        <v>51236</v>
+        <v>64262</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>13</v>
+      <c r="E20" s="8">
+        <v>57734</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="8">
-        <v>181209</v>
+        <v>297426</v>
       </c>
       <c r="D21" s="8">
-        <v>6677</v>
+        <v>8018</v>
       </c>
       <c r="E21" s="8">
-        <v>924282</v>
+        <v>980024</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="8">
-        <v>560786</v>
+        <v>557190</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="8">
-        <v>3191307</v>
+        <v>3293887</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="8">
-        <v>1217511</v>
+        <v>1206359</v>
       </c>
       <c r="C23" s="8">
-        <v>1624238</v>
+        <v>1704087</v>
       </c>
       <c r="D23" s="8">
-        <v>34450</v>
+        <v>22094</v>
       </c>
       <c r="E23" s="8">
-        <v>622238</v>
+        <v>696118</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="8">
-        <v>320866</v>
+        <v>266738</v>
       </c>
       <c r="C24" s="8">
-        <v>246324</v>
+        <v>258031</v>
       </c>
       <c r="D24" s="8">
-        <v>11451</v>
+        <v>14038</v>
       </c>
       <c r="E24" s="8">
-        <v>409435</v>
+        <v>394096</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="8">
-        <v>60380</v>
+        <v>83620</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="8">
-        <v>4021</v>
+        <v>4390</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
-        <v>188709</v>
+        <v>254127</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="8">
-        <v>1108018</v>
+        <v>877808</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="8">
-        <v>25498</v>
+        <v>31891</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>121193</v>
+        <v>94700</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="8">
-        <v>56987</v>
+        <v>74073</v>
       </c>
       <c r="C28" s="8">
-        <v>55758</v>
+        <v>57872</v>
       </c>
       <c r="D28" s="8">
-        <v>1397</v>
+        <v>3578</v>
       </c>
       <c r="E28" s="8">
-        <v>75101</v>
+        <v>91321</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="8">
-        <v>368083</v>
+        <v>445089</v>
       </c>
       <c r="C29" s="8">
-        <v>351445</v>
+        <v>356864</v>
       </c>
       <c r="D29" s="8">
-        <v>16800</v>
+        <v>14493</v>
       </c>
       <c r="E29" s="8">
-        <v>445883</v>
+        <v>504364</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B30" s="8">
-        <v>333945</v>
+        <v>532746</v>
       </c>
       <c r="C30" s="8">
-        <v>302573</v>
+        <v>488267</v>
       </c>
       <c r="D30" s="8">
-        <v>11537</v>
+        <v>12659</v>
       </c>
       <c r="E30" s="8">
-        <v>229975</v>
+        <v>258707</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B31" s="8">
-        <v>2264429</v>
+        <v>1846461</v>
       </c>
       <c r="C31" s="8">
-        <v>1964971</v>
+        <v>2178177</v>
       </c>
       <c r="D31" s="8">
-        <v>54053</v>
+        <v>54002</v>
       </c>
       <c r="E31" s="8">
-        <v>2313480</v>
+        <v>2155922</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B32" s="8">
-        <v>241662</v>
+        <v>201684</v>
       </c>
       <c r="C32" s="8">
-        <v>467538</v>
+        <v>208480</v>
       </c>
       <c r="D32" s="8">
-        <v>4792</v>
+        <v>9382</v>
       </c>
       <c r="E32" s="8">
-        <v>339248</v>
+        <v>334500</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" s="8">
-        <v>1317755</v>
+        <v>1081861</v>
       </c>
       <c r="C34" s="8">
-        <v>1179856</v>
+        <v>1183580</v>
       </c>
       <c r="D34" s="8">
-        <v>53554</v>
+        <v>47883</v>
       </c>
       <c r="E34" s="8">
-        <v>2143964</v>
+        <v>2122647</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B35" s="8">
-        <v>45212</v>
+        <v>41776</v>
       </c>
       <c r="C35" s="8">
-        <v>43713</v>
+        <v>45602</v>
       </c>
       <c r="D35" s="8">
-        <v>2380</v>
+        <v>1934</v>
       </c>
       <c r="E35" s="8">
-        <v>75304</v>
+        <v>75177</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B36" s="8">
-        <v>126254</v>
+        <v>82439</v>
       </c>
       <c r="C36" s="8">
-        <v>84379</v>
+        <v>86688</v>
       </c>
       <c r="D36" s="8">
-        <v>3416</v>
+        <v>4980</v>
       </c>
       <c r="E36" s="8">
-        <v>151825</v>
+        <v>143035</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B37" s="8">
-        <v>8032</v>
+        <v>9598</v>
       </c>
       <c r="C37" s="8">
-        <v>29122</v>
+        <v>30007</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="8">
-        <v>51172</v>
+        <v>37114</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B38" s="8">
-        <v>98062</v>
+        <v>126179</v>
       </c>
       <c r="C38" s="8">
-        <v>83448</v>
+        <v>89875</v>
       </c>
       <c r="D38" s="8">
-        <v>6062</v>
+        <v>6847</v>
       </c>
       <c r="E38" s="8">
-        <v>95009</v>
+        <v>117974</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B39" s="8">
-        <v>1700786</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1843194</v>
+      </c>
+      <c r="C39" s="8">
+        <v>1445224</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>700338</v>
+        <v>697246</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B40" s="8">
-        <v>544943</v>
+        <v>1039671</v>
       </c>
       <c r="C40" s="8">
-        <v>595217</v>
+        <v>715531</v>
       </c>
       <c r="D40" s="8">
-        <v>3771</v>
+        <v>10377</v>
       </c>
       <c r="E40" s="8">
-        <v>1013137</v>
+        <v>1172385</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="8">
-        <v>30836699</v>
+        <v>38715785</v>
       </c>
       <c r="C41" s="8">
-        <v>31463468</v>
+        <v>36708725</v>
       </c>
       <c r="D41" s="8">
-        <v>2708797</v>
+        <v>2732755</v>
       </c>
       <c r="E41" s="8">
-        <v>14568847</v>
+        <v>16276367</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B42" s="8">
-        <v>1490022</v>
+        <v>1523406</v>
       </c>
       <c r="C42" s="8">
-        <v>1620778</v>
+        <v>1597254</v>
       </c>
       <c r="D42" s="8">
-        <v>22055</v>
+        <v>35894</v>
       </c>
       <c r="E42" s="8">
-        <v>1252905</v>
+        <v>1251421</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B43" s="8">
-        <v>21604</v>
+        <v>16203</v>
       </c>
       <c r="C43" s="8">
-        <v>18615</v>
+        <v>16617</v>
       </c>
       <c r="D43" s="8">
-        <v>848</v>
+        <v>734</v>
       </c>
       <c r="E43" s="8">
-        <v>20369</v>
+        <v>17581</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="8">
-        <v>3655359</v>
+        <v>4639620</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="8">
-        <v>25198</v>
+        <v>16190</v>
       </c>
       <c r="E44" s="8">
-        <v>1542157</v>
+        <v>2143466</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B45" s="8">
-        <v>55220</v>
+        <v>77131</v>
       </c>
       <c r="C45" s="8">
-        <v>54125</v>
+        <v>61891</v>
       </c>
       <c r="D45" s="8">
-        <v>5844</v>
+        <v>6390</v>
       </c>
       <c r="E45" s="8">
-        <v>73375</v>
+        <v>71214</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B46" s="8">
-        <v>8271778</v>
+        <v>11884638</v>
       </c>
       <c r="C46" s="8">
-        <v>6254731</v>
+        <v>7603686</v>
       </c>
       <c r="D46" s="8">
-        <v>170439</v>
+        <v>166023</v>
       </c>
       <c r="E46" s="8">
-        <v>11381703</v>
+        <v>14195481</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8">
-        <v>46493567</v>
+        <v>60740660</v>
       </c>
       <c r="D47" s="8">
-        <v>126336</v>
+        <v>366075</v>
       </c>
       <c r="E47" s="8">
-        <v>5805868</v>
+        <v>5447992</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B48" s="8">
-        <v>80488</v>
+        <v>89649</v>
       </c>
       <c r="C48" s="8">
-        <v>69490</v>
+        <v>74310</v>
       </c>
       <c r="D48" s="8">
-        <v>3030</v>
+        <v>3602</v>
       </c>
       <c r="E48" s="8">
-        <v>124708</v>
+        <v>141763</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B49" s="8">
-        <v>35135</v>
+        <v>14790</v>
       </c>
       <c r="C49" s="8">
-        <v>27441</v>
+        <v>27948</v>
       </c>
       <c r="D49" s="8">
-        <v>2025</v>
+        <v>1906</v>
       </c>
       <c r="E49" s="8">
-        <v>41460</v>
+        <v>31415</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B50" s="8">
-        <v>92404</v>
+        <v>89180</v>
       </c>
       <c r="C50" s="8">
-        <v>86963</v>
+        <v>97432</v>
       </c>
       <c r="D50" s="8">
-        <v>3047</v>
+        <v>4443</v>
       </c>
       <c r="E50" s="8">
-        <v>148837</v>
+        <v>136107</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>1029663</v>
+        <v>55</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D51" s="8">
-        <v>11463</v>
+        <v>12682</v>
       </c>
       <c r="E51" s="8">
-        <v>626259</v>
+        <v>1021636</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52" s="8">
-        <v>840807</v>
+        <v>1199625</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="8">
-        <v>26790</v>
+        <v>65633</v>
       </c>
       <c r="E52" s="8">
-        <v>4028752</v>
+        <v>4006022</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53" s="8">
-        <v>9574</v>
+        <v>26142</v>
       </c>
       <c r="C53" s="8">
-        <v>16464</v>
+        <v>23630</v>
       </c>
       <c r="D53" s="8">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="E53" s="8">
-        <v>17831</v>
+        <v>31762</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D54" s="8">
-        <v>16345</v>
+      <c r="D54" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55" s="8">
-        <v>1431020</v>
+        <v>1998555</v>
       </c>
       <c r="C55" s="8">
-        <v>1376072</v>
+        <v>1700419</v>
       </c>
       <c r="D55" s="8">
-        <v>38442</v>
+        <v>39522</v>
       </c>
       <c r="E55" s="8">
-        <v>2462223</v>
+        <v>2773390</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56" s="8">
-        <v>37128840</v>
+        <v>34838551</v>
       </c>
       <c r="C56" s="8">
-        <v>23658512</v>
+        <v>25507413</v>
       </c>
       <c r="D56" s="8">
-        <v>871441</v>
+        <v>872440</v>
       </c>
       <c r="E56" s="8">
-        <v>60272089</v>
+        <v>63809240</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57" s="8">
-        <v>32588</v>
+        <v>27448</v>
       </c>
       <c r="C57" s="8">
-        <v>25347</v>
+        <v>26623</v>
       </c>
       <c r="D57" s="8">
-        <v>1178</v>
+        <v>1810</v>
       </c>
       <c r="E57" s="8">
-        <v>37154</v>
+        <v>37158</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="8">
-        <v>1182075</v>
+        <v>1212937</v>
       </c>
       <c r="C58" s="8">
-        <v>1489396</v>
+        <v>1248175</v>
       </c>
       <c r="D58" s="8">
-        <v>23091</v>
+        <v>26052</v>
       </c>
       <c r="E58" s="8">
-        <v>543944</v>
+        <v>571974</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C59" s="9" t="s">
-        <v>13</v>
+      <c r="C59" s="8">
+        <v>4371</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" ht="12" customHeight="1"/>
     <row r="61" ht="14" customHeight="1">
       <c r="A61" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
       <c r="E61" s="10"/>
     </row>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11"/>
     </row>
     <row r="63" ht="29" customHeight="1">
       <c r="A63" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
     </row>
     <row r="64" ht="14" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
     <row r="67" ht="12" customHeight="1">
       <c r="A67" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
     <row r="68" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -4935,2037 +4948,3062 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>809242859</v>
+        <v>882761634</v>
       </c>
       <c r="C9" s="8">
-        <v>619675127</v>
+        <v>649432215</v>
       </c>
       <c r="D9" s="8">
-        <v>118846070</v>
+        <v>125793744</v>
       </c>
       <c r="E9" s="8">
-        <v>1031214803</v>
+        <v>1130538472</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>38671</v>
-[...2 lines deleted...]
-        <v>41581</v>
+        <v>45871</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1328</v>
-[...2 lines deleted...]
-        <v>70683</v>
+        <v>1526</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>18683</v>
+        <v>23360</v>
       </c>
       <c r="C11" s="8">
-        <v>18032</v>
+        <v>20127</v>
       </c>
       <c r="D11" s="8">
-        <v>2104</v>
+        <v>1012</v>
       </c>
       <c r="E11" s="8">
-        <v>12701</v>
+        <v>11030</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>190992</v>
+        <v>160903</v>
       </c>
       <c r="C12" s="8">
-        <v>130035</v>
+        <v>168870</v>
       </c>
       <c r="D12" s="8">
-        <v>6167</v>
+        <v>5406</v>
       </c>
       <c r="E12" s="8">
-        <v>258698</v>
+        <v>313083</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="8">
-        <v>171155</v>
+        <v>251852</v>
       </c>
       <c r="C13" s="8">
-        <v>312789</v>
+        <v>361246</v>
       </c>
       <c r="D13" s="8">
-        <v>2360</v>
+        <v>2056</v>
       </c>
       <c r="E13" s="8">
-        <v>399162</v>
+        <v>375463</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>698687547</v>
+        <v>754265176</v>
       </c>
       <c r="C14" s="8">
-        <v>418619372</v>
+        <v>434778138</v>
       </c>
       <c r="D14" s="8">
-        <v>107386203</v>
+        <v>114621566</v>
       </c>
       <c r="E14" s="8">
-        <v>920630267</v>
+        <v>1005521561</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>360409</v>
+        <v>363390</v>
       </c>
       <c r="C15" s="8">
-        <v>279317</v>
+        <v>314772</v>
       </c>
       <c r="D15" s="8">
-        <v>10651</v>
+        <v>19731</v>
       </c>
       <c r="E15" s="8">
-        <v>594935</v>
+        <v>594747</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>126063</v>
+        <v>139266</v>
       </c>
       <c r="C16" s="8">
-        <v>143509</v>
+        <v>153059</v>
       </c>
       <c r="D16" s="8">
-        <v>4350</v>
+        <v>5647</v>
       </c>
       <c r="E16" s="8">
-        <v>214320</v>
+        <v>234122</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="9" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="D17" s="8">
+        <v>127</v>
+      </c>
+      <c r="E17" s="8">
+        <v>20478</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="8">
-        <v>3318400</v>
+        <v>1890385</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="8">
-        <v>2377139</v>
+        <v>2690086</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="8">
-        <v>156785</v>
+        <v>149681</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>1787</v>
+        <v>4835</v>
       </c>
       <c r="E19" s="8">
-        <v>1041448</v>
+        <v>222152</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24</v>
+      </c>
+      <c r="B20" s="8">
+        <v>51236</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>338405</v>
+        <v>25</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C21" s="8">
-        <v>116591</v>
+        <v>181209</v>
       </c>
       <c r="D21" s="8">
-        <v>5711</v>
+        <v>6677</v>
       </c>
       <c r="E21" s="8">
-        <v>399285</v>
+        <v>924282</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="8">
-        <v>540731</v>
+        <v>560786</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="8">
-        <v>2971971</v>
+        <v>3191307</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="8">
-        <v>1185132</v>
+        <v>1217511</v>
       </c>
       <c r="C23" s="8">
-        <v>1761354</v>
+        <v>1624238</v>
       </c>
       <c r="D23" s="8">
-        <v>26850</v>
+        <v>34450</v>
       </c>
       <c r="E23" s="8">
-        <v>620604</v>
+        <v>622238</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="8">
-        <v>273899</v>
+        <v>320866</v>
       </c>
       <c r="C24" s="8">
-        <v>248449</v>
+        <v>246324</v>
       </c>
       <c r="D24" s="8">
-        <v>11854</v>
+        <v>11451</v>
       </c>
       <c r="E24" s="8">
-        <v>360768</v>
+        <v>409435</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="8">
-        <v>71304</v>
+        <v>60380</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="8">
-        <v>4740</v>
+        <v>4021</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="8">
-        <v>213752</v>
+        <v>188709</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="8">
-        <v>784138</v>
+        <v>1108018</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B27" s="8">
-        <v>30139</v>
+        <v>25498</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>58411</v>
+        <v>121193</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B28" s="8">
-        <v>70954</v>
+        <v>56987</v>
       </c>
       <c r="C28" s="8">
-        <v>96765</v>
+        <v>55758</v>
       </c>
       <c r="D28" s="8">
-        <v>2973</v>
+        <v>1397</v>
       </c>
       <c r="E28" s="8">
-        <v>53452</v>
+        <v>75101</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B29" s="8">
-        <v>348738</v>
+        <v>368083</v>
       </c>
       <c r="C29" s="8">
-        <v>357225</v>
+        <v>351445</v>
       </c>
       <c r="D29" s="8">
-        <v>9791</v>
+        <v>16800</v>
       </c>
       <c r="E29" s="8">
-        <v>417103</v>
+        <v>445883</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B30" s="8">
-        <v>279847</v>
+        <v>333945</v>
       </c>
       <c r="C30" s="8">
-        <v>226550</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>302573</v>
+      </c>
+      <c r="D30" s="8">
+        <v>11537</v>
       </c>
       <c r="E30" s="8">
-        <v>205721</v>
+        <v>229975</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B31" s="8">
-        <v>1411897</v>
+        <v>2264429</v>
       </c>
       <c r="C31" s="8">
-        <v>1662123</v>
+        <v>1964971</v>
       </c>
       <c r="D31" s="8">
-        <v>37100</v>
+        <v>54053</v>
       </c>
       <c r="E31" s="8">
-        <v>1796879</v>
+        <v>2313480</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B32" s="8">
-        <v>183474</v>
+        <v>241662</v>
       </c>
       <c r="C32" s="8">
-        <v>137100</v>
+        <v>467538</v>
       </c>
       <c r="D32" s="8">
-        <v>4770</v>
+        <v>4792</v>
       </c>
       <c r="E32" s="8">
-        <v>285011</v>
+        <v>339248</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" s="8">
-        <v>1083048</v>
+        <v>1317755</v>
       </c>
       <c r="C34" s="8">
-        <v>1142923</v>
+        <v>1179856</v>
       </c>
       <c r="D34" s="8">
-        <v>80981</v>
+        <v>53554</v>
       </c>
       <c r="E34" s="8">
-        <v>1925828</v>
+        <v>2143964</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B35" s="8">
-        <v>31893</v>
+        <v>45212</v>
       </c>
       <c r="C35" s="8">
-        <v>35713</v>
+        <v>43713</v>
       </c>
       <c r="D35" s="8">
-        <v>2656</v>
+        <v>2380</v>
       </c>
       <c r="E35" s="8">
-        <v>63971</v>
+        <v>75304</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B36" s="8">
-        <v>84127</v>
+        <v>126254</v>
       </c>
       <c r="C36" s="8">
-        <v>76220</v>
+        <v>84379</v>
       </c>
       <c r="D36" s="8">
-        <v>2180</v>
+        <v>3416</v>
       </c>
       <c r="E36" s="8">
-        <v>135825</v>
+        <v>151825</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B37" s="8">
-        <v>7729</v>
+        <v>8032</v>
       </c>
       <c r="C37" s="8">
-        <v>26233</v>
-[...2 lines deleted...]
-        <v>3040</v>
+        <v>29122</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E37" s="8">
-        <v>58183</v>
+        <v>51172</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B38" s="8">
-        <v>108267</v>
+        <v>98062</v>
       </c>
       <c r="C38" s="8">
-        <v>79401</v>
+        <v>83448</v>
       </c>
       <c r="D38" s="8">
-        <v>4661</v>
+        <v>6062</v>
       </c>
       <c r="E38" s="8">
-        <v>89130</v>
+        <v>95009</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B39" s="8">
-        <v>2011631</v>
+        <v>1700786</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>1086504</v>
+        <v>700338</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B40" s="8">
-        <v>566779</v>
+        <v>544943</v>
       </c>
       <c r="C40" s="8">
-        <v>624011</v>
+        <v>595217</v>
       </c>
       <c r="D40" s="8">
-        <v>2721</v>
+        <v>3771</v>
       </c>
       <c r="E40" s="8">
-        <v>1153736</v>
+        <v>1013137</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="8">
-        <v>29955389</v>
+        <v>30836699</v>
       </c>
       <c r="C41" s="8">
-        <v>32171737</v>
+        <v>31463468</v>
       </c>
       <c r="D41" s="8">
-        <v>2694194</v>
+        <v>2708797</v>
       </c>
       <c r="E41" s="8">
-        <v>14543687</v>
+        <v>14568847</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B42" s="8">
-        <v>1371673</v>
+        <v>1490022</v>
       </c>
       <c r="C42" s="8">
-        <v>1573032</v>
+        <v>1620778</v>
       </c>
       <c r="D42" s="8">
-        <v>17656</v>
+        <v>22055</v>
       </c>
       <c r="E42" s="8">
-        <v>1086367</v>
+        <v>1252905</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B43" s="8">
-        <v>19519</v>
+        <v>21604</v>
       </c>
       <c r="C43" s="8">
-        <v>17144</v>
+        <v>18615</v>
       </c>
       <c r="D43" s="8">
-        <v>497</v>
+        <v>848</v>
       </c>
       <c r="E43" s="8">
-        <v>11907</v>
+        <v>20369</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="8">
-        <v>3784883</v>
-[...2 lines deleted...]
-        <v>2975073</v>
+        <v>3655359</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D44" s="8">
-        <v>25331</v>
+        <v>25198</v>
       </c>
       <c r="E44" s="8">
-        <v>1692751</v>
+        <v>1542157</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B45" s="8">
-        <v>48464</v>
+        <v>55220</v>
       </c>
       <c r="C45" s="8">
-        <v>64733</v>
+        <v>54125</v>
       </c>
       <c r="D45" s="8">
-        <v>6045</v>
+        <v>5844</v>
       </c>
       <c r="E45" s="8">
-        <v>74247</v>
+        <v>73375</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B46" s="8">
-        <v>6837461</v>
+        <v>8271778</v>
       </c>
       <c r="C46" s="8">
-        <v>5678405</v>
+        <v>6254731</v>
       </c>
       <c r="D46" s="8">
-        <v>143613</v>
+        <v>170439</v>
       </c>
       <c r="E46" s="8">
-        <v>11120807</v>
+        <v>11381703</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>4026257</v>
+        <v>51</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C47" s="8">
-        <v>37616606</v>
+        <v>46493567</v>
       </c>
       <c r="D47" s="8">
-        <v>75541</v>
+        <v>126336</v>
       </c>
       <c r="E47" s="8">
-        <v>5010476</v>
+        <v>5805868</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B48" s="8">
-        <v>59928</v>
+        <v>80488</v>
       </c>
       <c r="C48" s="8">
-        <v>90675</v>
+        <v>69490</v>
       </c>
       <c r="D48" s="8">
-        <v>2524</v>
+        <v>3030</v>
       </c>
       <c r="E48" s="8">
-        <v>86417</v>
+        <v>124708</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B49" s="8">
-        <v>23181</v>
+        <v>35135</v>
       </c>
       <c r="C49" s="8">
-        <v>21453</v>
+        <v>27441</v>
       </c>
       <c r="D49" s="8">
-        <v>1394</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="8">
-        <v>33997</v>
+        <v>41460</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B50" s="8">
-        <v>70957</v>
+        <v>92404</v>
       </c>
       <c r="C50" s="8">
-        <v>95329</v>
+        <v>86963</v>
       </c>
       <c r="D50" s="8">
-        <v>2909</v>
+        <v>3047</v>
       </c>
       <c r="E50" s="8">
-        <v>139894</v>
+        <v>148837</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B51" s="8">
-        <v>321691</v>
+        <v>1335688</v>
       </c>
       <c r="C51" s="8">
-        <v>330495</v>
+        <v>1029663</v>
       </c>
       <c r="D51" s="8">
-        <v>9254</v>
+        <v>11463</v>
       </c>
       <c r="E51" s="8">
-        <v>437362</v>
+        <v>626259</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B52" s="8">
-        <v>1470818</v>
+        <v>840807</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="8">
-        <v>22805</v>
+        <v>26790</v>
       </c>
       <c r="E52" s="8">
-        <v>4108274</v>
+        <v>4028752</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B53" s="8">
-        <v>9439</v>
+        <v>9574</v>
       </c>
       <c r="C53" s="8">
-        <v>21670</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>16464</v>
+      </c>
+      <c r="D53" s="8">
+        <v>149</v>
       </c>
       <c r="E53" s="8">
-        <v>23548</v>
+        <v>17831</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8">
-        <v>7128</v>
+        <v>16345</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B55" s="8">
-        <v>1181194</v>
+        <v>1431020</v>
       </c>
       <c r="C55" s="8">
-        <v>1192763</v>
+        <v>1376072</v>
       </c>
       <c r="D55" s="8">
-        <v>33479</v>
+        <v>38442</v>
       </c>
       <c r="E55" s="8">
-        <v>2519618</v>
+        <v>2462223</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B56" s="8">
-        <v>27302677</v>
+        <v>37128840</v>
       </c>
       <c r="C56" s="8">
-        <v>22279369</v>
+        <v>23658512</v>
       </c>
       <c r="D56" s="8">
-        <v>816396</v>
+        <v>871441</v>
       </c>
       <c r="E56" s="8">
-        <v>49951456</v>
+        <v>60272089</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B57" s="8">
-        <v>43857</v>
+        <v>32588</v>
       </c>
       <c r="C57" s="8">
-        <v>33471</v>
+        <v>25347</v>
       </c>
       <c r="D57" s="8">
-        <v>1058</v>
+        <v>1178</v>
       </c>
       <c r="E57" s="8">
-        <v>66962</v>
+        <v>37154</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="8">
-        <v>944644</v>
+        <v>1182075</v>
       </c>
       <c r="C58" s="8">
-        <v>1095235</v>
+        <v>1489396</v>
       </c>
       <c r="D58" s="8">
-        <v>25154</v>
+        <v>23091</v>
       </c>
       <c r="E58" s="8">
-        <v>593372</v>
+        <v>543944</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" ht="12" customHeight="1"/>
     <row r="61" ht="14" customHeight="1">
       <c r="A61" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
       <c r="E61" s="10"/>
     </row>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11"/>
     </row>
     <row r="63" ht="29" customHeight="1">
       <c r="A63" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
     </row>
     <row r="64" ht="14" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12"/>
       <c r="D66" s="12"/>
       <c r="E66" s="12"/>
     </row>
     <row r="67" ht="12" customHeight="1">
       <c r="A67" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
     </row>
     <row r="68" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
+  <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E67"/>
+  <sheetViews>
+    <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
+  <cols>
+    <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="20" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" ht="20" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" ht="20" customHeight="1">
+      <c r="A5" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" ht="20" customHeight="1">
+      <c r="A6" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" ht="12" customHeight="1"/>
+    <row r="8" ht="30" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8">
+        <v>809312536</v>
+      </c>
+      <c r="C9" s="8">
+        <v>619675243</v>
+      </c>
+      <c r="D9" s="8">
+        <v>118846089</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1031272330</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="8">
+        <v>38671</v>
+      </c>
+      <c r="C10" s="8">
+        <v>41581</v>
+      </c>
+      <c r="D10" s="8">
+        <v>1328</v>
+      </c>
+      <c r="E10" s="8">
+        <v>70683</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="8">
+        <v>18683</v>
+      </c>
+      <c r="C11" s="8">
+        <v>18032</v>
+      </c>
+      <c r="D11" s="8">
+        <v>2104</v>
+      </c>
+      <c r="E11" s="8">
+        <v>12701</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="8">
+        <v>190992</v>
+      </c>
+      <c r="C12" s="8">
+        <v>130035</v>
+      </c>
+      <c r="D12" s="8">
+        <v>6167</v>
+      </c>
+      <c r="E12" s="8">
+        <v>258698</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="8">
+        <v>171155</v>
+      </c>
+      <c r="C13" s="8">
+        <v>312905</v>
+      </c>
+      <c r="D13" s="8">
+        <v>2379</v>
+      </c>
+      <c r="E13" s="8">
+        <v>399406</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="8">
+        <v>698757224</v>
+      </c>
+      <c r="C14" s="8">
+        <v>418619372</v>
+      </c>
+      <c r="D14" s="8">
+        <v>107386203</v>
+      </c>
+      <c r="E14" s="8">
+        <v>920687550</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="8">
+        <v>360409</v>
+      </c>
+      <c r="C15" s="8">
+        <v>279317</v>
+      </c>
+      <c r="D15" s="8">
+        <v>10651</v>
+      </c>
+      <c r="E15" s="8">
+        <v>594935</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="8">
+        <v>126063</v>
+      </c>
+      <c r="C16" s="8">
+        <v>143509</v>
+      </c>
+      <c r="D16" s="8">
+        <v>4350</v>
+      </c>
+      <c r="E16" s="8">
+        <v>214320</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="8">
+        <v>3318400</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="8">
+        <v>2377139</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="8">
+        <v>156785</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1787</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1041448</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="8">
+        <v>338405</v>
+      </c>
+      <c r="C21" s="8">
+        <v>116591</v>
+      </c>
+      <c r="D21" s="8">
+        <v>5711</v>
+      </c>
+      <c r="E21" s="8">
+        <v>399285</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="8">
+        <v>540731</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="8">
+        <v>2971971</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1185132</v>
+      </c>
+      <c r="C23" s="8">
+        <v>1761354</v>
+      </c>
+      <c r="D23" s="8">
+        <v>26850</v>
+      </c>
+      <c r="E23" s="8">
+        <v>620604</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="8">
+        <v>273899</v>
+      </c>
+      <c r="C24" s="8">
+        <v>248449</v>
+      </c>
+      <c r="D24" s="8">
+        <v>11854</v>
+      </c>
+      <c r="E24" s="8">
+        <v>360768</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="8">
+        <v>71304</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="8">
+        <v>4740</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="8">
+        <v>213752</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="8">
+        <v>784138</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="8">
+        <v>30139</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="8">
+        <v>58411</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="8">
+        <v>70954</v>
+      </c>
+      <c r="C28" s="8">
+        <v>96765</v>
+      </c>
+      <c r="D28" s="8">
+        <v>2973</v>
+      </c>
+      <c r="E28" s="8">
+        <v>53452</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="8">
+        <v>348738</v>
+      </c>
+      <c r="C29" s="8">
+        <v>357225</v>
+      </c>
+      <c r="D29" s="8">
+        <v>9791</v>
+      </c>
+      <c r="E29" s="8">
+        <v>417103</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="8">
+        <v>279847</v>
+      </c>
+      <c r="C30" s="8">
+        <v>226550</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="8">
+        <v>205721</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="8">
+        <v>1411897</v>
+      </c>
+      <c r="C31" s="8">
+        <v>1662123</v>
+      </c>
+      <c r="D31" s="8">
+        <v>37100</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1796879</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="8">
+        <v>183474</v>
+      </c>
+      <c r="C32" s="8">
+        <v>137100</v>
+      </c>
+      <c r="D32" s="8">
+        <v>4770</v>
+      </c>
+      <c r="E32" s="8">
+        <v>285011</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="8">
+        <v>1083048</v>
+      </c>
+      <c r="C34" s="8">
+        <v>1142923</v>
+      </c>
+      <c r="D34" s="8">
+        <v>80981</v>
+      </c>
+      <c r="E34" s="8">
+        <v>1925828</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="8">
+        <v>31893</v>
+      </c>
+      <c r="C35" s="8">
+        <v>35713</v>
+      </c>
+      <c r="D35" s="8">
+        <v>2656</v>
+      </c>
+      <c r="E35" s="8">
+        <v>63971</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="8">
+        <v>84127</v>
+      </c>
+      <c r="C36" s="8">
+        <v>76220</v>
+      </c>
+      <c r="D36" s="8">
+        <v>2180</v>
+      </c>
+      <c r="E36" s="8">
+        <v>135825</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="8">
+        <v>7729</v>
+      </c>
+      <c r="C37" s="8">
+        <v>26233</v>
+      </c>
+      <c r="D37" s="8">
+        <v>3040</v>
+      </c>
+      <c r="E37" s="8">
+        <v>58183</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="8">
+        <v>108267</v>
+      </c>
+      <c r="C38" s="8">
+        <v>79401</v>
+      </c>
+      <c r="D38" s="8">
+        <v>4661</v>
+      </c>
+      <c r="E38" s="8">
+        <v>89130</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="8">
+        <v>2011631</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="8">
+        <v>1086504</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="8">
+        <v>566779</v>
+      </c>
+      <c r="C40" s="8">
+        <v>624011</v>
+      </c>
+      <c r="D40" s="8">
+        <v>2721</v>
+      </c>
+      <c r="E40" s="8">
+        <v>1153736</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="8">
+        <v>29955389</v>
+      </c>
+      <c r="C41" s="8">
+        <v>32171737</v>
+      </c>
+      <c r="D41" s="8">
+        <v>2694194</v>
+      </c>
+      <c r="E41" s="8">
+        <v>14543687</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="8">
+        <v>1371673</v>
+      </c>
+      <c r="C42" s="8">
+        <v>1573032</v>
+      </c>
+      <c r="D42" s="8">
+        <v>17656</v>
+      </c>
+      <c r="E42" s="8">
+        <v>1086367</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="8">
+        <v>19519</v>
+      </c>
+      <c r="C43" s="8">
+        <v>17144</v>
+      </c>
+      <c r="D43" s="8">
+        <v>497</v>
+      </c>
+      <c r="E43" s="8">
+        <v>11907</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="8">
+        <v>3784883</v>
+      </c>
+      <c r="C44" s="8">
+        <v>2975073</v>
+      </c>
+      <c r="D44" s="8">
+        <v>25331</v>
+      </c>
+      <c r="E44" s="8">
+        <v>1692751</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B45" s="8">
+        <v>48464</v>
+      </c>
+      <c r="C45" s="8">
+        <v>64733</v>
+      </c>
+      <c r="D45" s="8">
+        <v>6045</v>
+      </c>
+      <c r="E45" s="8">
+        <v>74247</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="8">
+        <v>6837461</v>
+      </c>
+      <c r="C46" s="8">
+        <v>5678405</v>
+      </c>
+      <c r="D46" s="8">
+        <v>143613</v>
+      </c>
+      <c r="E46" s="8">
+        <v>11120807</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="8">
+        <v>4026257</v>
+      </c>
+      <c r="C47" s="8">
+        <v>37616606</v>
+      </c>
+      <c r="D47" s="8">
+        <v>75541</v>
+      </c>
+      <c r="E47" s="8">
+        <v>5010476</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" s="8">
+        <v>59928</v>
+      </c>
+      <c r="C48" s="8">
+        <v>90675</v>
+      </c>
+      <c r="D48" s="8">
+        <v>2524</v>
+      </c>
+      <c r="E48" s="8">
+        <v>86417</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="8">
+        <v>23181</v>
+      </c>
+      <c r="C49" s="8">
+        <v>21453</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1394</v>
+      </c>
+      <c r="E49" s="8">
+        <v>33997</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="8">
+        <v>70957</v>
+      </c>
+      <c r="C50" s="8">
+        <v>95329</v>
+      </c>
+      <c r="D50" s="8">
+        <v>2909</v>
+      </c>
+      <c r="E50" s="8">
+        <v>139894</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="8">
+        <v>321691</v>
+      </c>
+      <c r="C51" s="8">
+        <v>330495</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9254</v>
+      </c>
+      <c r="E51" s="8">
+        <v>437362</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="8">
+        <v>1470818</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="8">
+        <v>22805</v>
+      </c>
+      <c r="E52" s="8">
+        <v>4108274</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="8">
+        <v>9439</v>
+      </c>
+      <c r="C53" s="8">
+        <v>21670</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E53" s="8">
+        <v>23548</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="8">
+        <v>7128</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="8">
+        <v>1181194</v>
+      </c>
+      <c r="C55" s="8">
+        <v>1192763</v>
+      </c>
+      <c r="D55" s="8">
+        <v>33479</v>
+      </c>
+      <c r="E55" s="8">
+        <v>2519618</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B56" s="8">
+        <v>27302677</v>
+      </c>
+      <c r="C56" s="8">
+        <v>22279369</v>
+      </c>
+      <c r="D56" s="8">
+        <v>816396</v>
+      </c>
+      <c r="E56" s="8">
+        <v>49951456</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="8">
+        <v>43857</v>
+      </c>
+      <c r="C57" s="8">
+        <v>33471</v>
+      </c>
+      <c r="D57" s="8">
+        <v>1058</v>
+      </c>
+      <c r="E57" s="8">
+        <v>66962</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B58" s="8">
+        <v>944644</v>
+      </c>
+      <c r="C58" s="8">
+        <v>1095235</v>
+      </c>
+      <c r="D58" s="8">
+        <v>25154</v>
+      </c>
+      <c r="E58" s="8">
+        <v>593372</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" ht="12" customHeight="1"/>
+    <row r="61" ht="14" customHeight="1">
+      <c r="A61" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+    </row>
+    <row r="62" ht="14" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+    </row>
+    <row r="63" ht="29" customHeight="1">
+      <c r="A63" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" s="12"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+    </row>
+    <row r="64" ht="14" customHeight="1">
+      <c r="A64" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B64" s="12"/>
+      <c r="C64" s="12"/>
+      <c r="D64" s="12"/>
+      <c r="E64" s="12"/>
+    </row>
+    <row r="65" ht="14" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="11"/>
+      <c r="C65" s="11"/>
+      <c r="D65" s="11"/>
+      <c r="E65" s="11"/>
+    </row>
+    <row r="66" ht="14" customHeight="1">
+      <c r="A66" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="12"/>
+      <c r="C66" s="12"/>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+    </row>
+    <row r="67" ht="12" customHeight="1">
+      <c r="A67" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B67" s="13"/>
+      <c r="C67" s="13"/>
+      <c r="D67" s="13"/>
+      <c r="E67" s="13"/>
+    </row>
+    <row r="68" ht="12" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A67:E67"/>
+  </mergeCells>
+  <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>762227076</v>
+        <v>654670322</v>
       </c>
       <c r="C9" s="8">
-        <v>625875118</v>
+        <v>595429590</v>
       </c>
       <c r="D9" s="8">
-        <v>140289533</v>
+        <v>156142045</v>
       </c>
       <c r="E9" s="8">
-        <v>1152635515</v>
+        <v>1100049451</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>28044</v>
+        <v>30740</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1295</v>
+        <v>902</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>172561</v>
+        <v>166707</v>
       </c>
       <c r="C11" s="8">
-        <v>166817</v>
+        <v>160895</v>
       </c>
       <c r="D11" s="8">
-        <v>679</v>
+        <v>180</v>
       </c>
       <c r="E11" s="8">
-        <v>30026</v>
+        <v>27859</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>431598</v>
+        <v>376466</v>
       </c>
       <c r="C12" s="8">
-        <v>283852</v>
+        <v>284131</v>
       </c>
       <c r="D12" s="8">
-        <v>6768</v>
+        <v>5514</v>
       </c>
       <c r="E12" s="8">
-        <v>864701</v>
+        <v>884897</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="9" t="s">
-        <v>13</v>
+      <c r="B13" s="8">
+        <v>101932</v>
       </c>
       <c r="C13" s="8">
-        <v>166556</v>
+        <v>145865</v>
       </c>
       <c r="D13" s="8">
-        <v>1102</v>
+        <v>1618</v>
       </c>
       <c r="E13" s="8">
-        <v>490867</v>
+        <v>456328</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>612459615</v>
+        <v>513618470</v>
       </c>
       <c r="C14" s="8">
-        <v>388284700</v>
+        <v>363191054</v>
       </c>
       <c r="D14" s="8">
-        <v>73925936</v>
+        <v>81773171</v>
       </c>
       <c r="E14" s="8">
-        <v>986226111</v>
+        <v>940949076</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>882938</v>
+        <v>696185</v>
       </c>
       <c r="C15" s="8">
-        <v>854209</v>
+        <v>759282</v>
       </c>
       <c r="D15" s="8">
-        <v>13499</v>
+        <v>10740</v>
       </c>
       <c r="E15" s="8">
-        <v>841171</v>
+        <v>749548</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>108888</v>
+        <v>169032</v>
       </c>
       <c r="C16" s="8">
-        <v>156645</v>
+        <v>145707</v>
       </c>
       <c r="D16" s="8">
-        <v>8646</v>
+        <v>13322</v>
       </c>
       <c r="E16" s="8">
-        <v>292768</v>
+        <v>350073</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>26962</v>
+        <v>17091</v>
       </c>
       <c r="C17" s="8">
-        <v>23014</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>19757</v>
+      </c>
+      <c r="D17" s="8">
+        <v>146</v>
       </c>
       <c r="E17" s="8">
-        <v>27612</v>
+        <v>22426</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="8">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="B18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>2448924</v>
+        <v>2116683</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>1750565</v>
+        <v>1408491</v>
       </c>
       <c r="E19" s="8">
-        <v>2553880</v>
+        <v>1899581</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>534524</v>
+        <v>488997</v>
       </c>
       <c r="C20" s="8">
-        <v>481741</v>
+        <v>439924</v>
       </c>
       <c r="D20" s="8">
-        <v>8619</v>
+        <v>3176</v>
       </c>
       <c r="E20" s="8">
-        <v>576348</v>
+        <v>500043</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="8">
-        <v>41883</v>
+        <v>19909</v>
       </c>
       <c r="C21" s="8">
-        <v>38113</v>
+        <v>33155</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>662236</v>
+        <v>526574</v>
       </c>
       <c r="C22" s="8">
-        <v>485681</v>
+        <v>437239</v>
       </c>
       <c r="D22" s="8">
-        <v>7004</v>
+        <v>9832</v>
       </c>
       <c r="E22" s="8">
-        <v>1272191</v>
+        <v>1178540</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1285476</v>
+        <v>2018665</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>1458081</v>
+        <v>2000690</v>
       </c>
       <c r="E23" s="8">
-        <v>6028994</v>
+        <v>3520258</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2666589</v>
+        <v>27</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C24" s="8">
-        <v>3420205</v>
+        <v>3810075</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="8">
-        <v>2674385</v>
+        <v>2853275</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>265534</v>
+        <v>186179</v>
       </c>
       <c r="C25" s="8">
-        <v>214823</v>
+        <v>175402</v>
       </c>
       <c r="D25" s="8">
-        <v>7743</v>
+        <v>18002</v>
       </c>
       <c r="E25" s="8">
-        <v>367298</v>
+        <v>288431</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>106481</v>
+        <v>83445</v>
       </c>
       <c r="C26" s="8">
-        <v>218324</v>
+        <v>192078</v>
       </c>
       <c r="D26" s="8">
-        <v>6617</v>
+        <v>6566</v>
       </c>
       <c r="E26" s="8">
-        <v>241978</v>
+        <v>189552</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="8">
-        <v>7906726</v>
+        <v>9348455</v>
       </c>
       <c r="C27" s="8">
-        <v>2179765</v>
-[...2 lines deleted...]
-        <v>32370158</v>
+        <v>1694558</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E27" s="8">
-        <v>1719612</v>
+        <v>1268649</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="8">
-        <v>52229</v>
+        <v>37934</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E28" s="8">
-        <v>82499</v>
+      <c r="E28" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>333180</v>
+        <v>459496</v>
       </c>
       <c r="C29" s="8">
-        <v>175766</v>
+        <v>67797</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>326327</v>
+        <v>196363</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>488368</v>
+        <v>418270</v>
       </c>
       <c r="C30" s="8">
-        <v>407594</v>
+        <v>453824</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="8">
-        <v>714072</v>
+        <v>740086</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="8">
-        <v>10843132</v>
+        <v>10227381</v>
       </c>
       <c r="D31" s="8">
-        <v>79116</v>
+        <v>6620</v>
       </c>
       <c r="E31" s="8">
-        <v>1227387</v>
+        <v>1848447</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>4823653</v>
+        <v>5015039</v>
       </c>
       <c r="C32" s="8">
-        <v>4645316</v>
+        <v>5208406</v>
       </c>
       <c r="D32" s="8">
-        <v>59454</v>
+        <v>49186</v>
       </c>
       <c r="E32" s="8">
-        <v>4303616</v>
+        <v>4524846</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>736440</v>
+        <v>343608</v>
       </c>
       <c r="C33" s="8">
-        <v>645030</v>
+        <v>605501</v>
       </c>
       <c r="D33" s="8">
-        <v>13857</v>
+        <v>10391</v>
       </c>
       <c r="E33" s="8">
-        <v>646201</v>
+        <v>535584</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B34" s="8">
-        <v>17577</v>
+        <v>26868</v>
       </c>
       <c r="C34" s="8">
-        <v>20281</v>
+        <v>20008</v>
       </c>
       <c r="D34" s="8">
-        <v>357</v>
+        <v>508</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>2351523</v>
+        <v>1930952</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>3521921</v>
+        <v>3056683</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>262525</v>
+        <v>279777</v>
       </c>
       <c r="C36" s="8">
-        <v>240117</v>
-[...2 lines deleted...]
-        <v>1445</v>
+        <v>248813</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E36" s="8">
-        <v>139702</v>
+        <v>123838</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>321119</v>
+        <v>309425</v>
       </c>
       <c r="C37" s="8">
-        <v>295707</v>
+        <v>306787</v>
       </c>
       <c r="D37" s="8">
-        <v>6113</v>
+        <v>5796</v>
       </c>
       <c r="E37" s="8">
-        <v>233222</v>
+        <v>220999</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>6654</v>
+        <v>9561</v>
       </c>
       <c r="C38" s="8">
-        <v>6402</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>5270</v>
+      </c>
+      <c r="D38" s="8">
+        <v>256</v>
       </c>
       <c r="E38" s="8">
-        <v>3462</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>237893</v>
+        <v>169908</v>
       </c>
       <c r="C39" s="8">
-        <v>209939</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>144435</v>
+      </c>
+      <c r="D39" s="8">
+        <v>37546</v>
       </c>
       <c r="E39" s="8">
-        <v>244655</v>
+        <v>333804</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>2176074</v>
+        <v>2515984</v>
       </c>
       <c r="C40" s="8">
-        <v>1511977</v>
+        <v>1415906</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>934366</v>
+        <v>916947</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>262795</v>
+        <v>288756</v>
       </c>
       <c r="C41" s="8">
-        <v>489653</v>
+        <v>379166</v>
       </c>
       <c r="D41" s="8">
-        <v>3826</v>
+        <v>3427</v>
       </c>
       <c r="E41" s="8">
-        <v>1589116</v>
+        <v>1747032</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>33157143</v>
+        <v>27948782</v>
       </c>
       <c r="C42" s="8">
-        <v>18448412</v>
+        <v>18560249</v>
       </c>
       <c r="D42" s="8">
-        <v>8084668</v>
+        <v>7534846</v>
       </c>
       <c r="E42" s="8">
-        <v>18879898</v>
+        <v>18014697</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3080608</v>
+        <v>2429845</v>
       </c>
       <c r="C43" s="8">
-        <v>3363273</v>
+        <v>3008513</v>
       </c>
       <c r="D43" s="8">
-        <v>35206</v>
+        <v>13131</v>
       </c>
       <c r="E43" s="8">
-        <v>1553593</v>
+        <v>1299517</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>24009</v>
+        <v>24419</v>
       </c>
       <c r="C44" s="8">
-        <v>18159</v>
+        <v>17824</v>
       </c>
       <c r="D44" s="8">
-        <v>3179</v>
+        <v>1160</v>
       </c>
       <c r="E44" s="8">
-        <v>40833</v>
+        <v>46377</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>5795086</v>
+        <v>6734875</v>
       </c>
       <c r="C45" s="8">
-        <v>3724010</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4060891</v>
+      </c>
+      <c r="D45" s="8">
+        <v>25189</v>
       </c>
       <c r="E45" s="8">
-        <v>1842234</v>
+        <v>1746192</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>71512</v>
+        <v>62831</v>
       </c>
       <c r="C46" s="8">
-        <v>54100</v>
+        <v>52015</v>
       </c>
       <c r="D46" s="8">
-        <v>5479</v>
+        <v>2516</v>
       </c>
       <c r="E46" s="8">
-        <v>29963</v>
+        <v>29990</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>17867538</v>
+        <v>18336214</v>
       </c>
       <c r="C47" s="8">
-        <v>13398333</v>
+        <v>13684360</v>
       </c>
       <c r="D47" s="8">
-        <v>128554</v>
+        <v>130875</v>
       </c>
       <c r="E47" s="8">
-        <v>21518675</v>
+        <v>22537072</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>47090239</v>
+        <v>44374576</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>5738163</v>
+        <v>5647599</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>78875</v>
+        <v>69086</v>
       </c>
       <c r="C49" s="8">
-        <v>99921</v>
+        <v>70522</v>
       </c>
       <c r="D49" s="8">
-        <v>1137</v>
+        <v>1331</v>
       </c>
       <c r="E49" s="8">
-        <v>141067</v>
+        <v>149361</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>168855</v>
+        <v>53</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8">
-        <v>9270</v>
+        <v>8477</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>94471</v>
+        <v>70199</v>
       </c>
       <c r="C51" s="8">
-        <v>112788</v>
+        <v>100745</v>
       </c>
       <c r="D51" s="8">
-        <v>783</v>
+        <v>636</v>
       </c>
       <c r="E51" s="8">
-        <v>184972</v>
+        <v>83914</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>372685</v>
+        <v>318238</v>
       </c>
       <c r="C52" s="8">
-        <v>548978</v>
+        <v>518352</v>
       </c>
       <c r="D52" s="8">
-        <v>11563</v>
+        <v>32808</v>
       </c>
       <c r="E52" s="8">
-        <v>525116</v>
+        <v>426185</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>3457723</v>
+        <v>2385393</v>
       </c>
       <c r="C53" s="8">
-        <v>23040056</v>
+        <v>21905831</v>
       </c>
       <c r="D53" s="8">
-        <v>151452</v>
+        <v>153135</v>
       </c>
       <c r="E53" s="8">
-        <v>6213676</v>
+        <v>6885321</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>64015</v>
+        <v>97707</v>
       </c>
       <c r="C54" s="8">
-        <v>67422</v>
+        <v>52112</v>
       </c>
       <c r="D54" s="8">
-        <v>2779</v>
+        <v>3344</v>
       </c>
       <c r="E54" s="8">
-        <v>70381</v>
+        <v>92910</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2064254</v>
+        <v>1679140</v>
       </c>
       <c r="C55" s="8">
-        <v>3645040</v>
+        <v>3037973</v>
       </c>
       <c r="D55" s="8">
-        <v>4696</v>
+        <v>4152</v>
       </c>
       <c r="E55" s="8">
-        <v>527138</v>
+        <v>569610</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2883930</v>
+        <v>2577114</v>
       </c>
       <c r="C56" s="8">
-        <v>3096538</v>
+        <v>3296527</v>
       </c>
       <c r="D56" s="8">
-        <v>24716</v>
+        <v>26631</v>
       </c>
       <c r="E56" s="8">
-        <v>3982074</v>
+        <v>3890799</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>34607604</v>
+        <v>26000321</v>
       </c>
       <c r="C57" s="8">
-        <v>24229843</v>
+        <v>23505373</v>
       </c>
       <c r="D57" s="8">
-        <v>1789758</v>
+        <v>3172862</v>
       </c>
       <c r="E57" s="8">
-        <v>70410132</v>
+        <v>65928842</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>33919</v>
+        <v>30501</v>
       </c>
       <c r="C58" s="8">
-        <v>42759</v>
+        <v>32779</v>
       </c>
       <c r="D58" s="8">
-        <v>2483</v>
+        <v>2094</v>
       </c>
       <c r="E58" s="8">
-        <v>34202</v>
+        <v>29623</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>2171212</v>
+        <v>2089606</v>
       </c>
       <c r="C59" s="8">
-        <v>2916034</v>
+        <v>2637636</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>1105921</v>
+        <v>1062887</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>31073</v>
+        <v>26450</v>
       </c>
       <c r="C60" s="8">
-        <v>24549</v>
+        <v>20853</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -7002,1012 +8040,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>763444733</v>
+        <v>771073467</v>
       </c>
       <c r="C9" s="8">
-        <v>671679631</v>
+        <v>631163022</v>
       </c>
       <c r="D9" s="8">
-        <v>137311593</v>
+        <v>143385469</v>
       </c>
       <c r="E9" s="8">
-        <v>1105521010</v>
+        <v>1151774207</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>43457</v>
+        <v>28299</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1791</v>
+        <v>1295</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>117328</v>
+        <v>172561</v>
       </c>
       <c r="C11" s="8">
-        <v>126240</v>
+        <v>166817</v>
       </c>
       <c r="D11" s="8">
-        <v>330</v>
+        <v>679</v>
       </c>
       <c r="E11" s="8">
-        <v>26639</v>
+        <v>30026</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>422255</v>
+        <v>431598</v>
       </c>
       <c r="C12" s="8">
-        <v>317559</v>
+        <v>283852</v>
       </c>
       <c r="D12" s="8">
-        <v>9091</v>
+        <v>6768</v>
       </c>
       <c r="E12" s="8">
-        <v>879983</v>
+        <v>864701</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="8">
-        <v>118889</v>
+      <c r="B13" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>186887</v>
+        <v>167948</v>
       </c>
       <c r="D13" s="8">
-        <v>3341</v>
+        <v>1245</v>
       </c>
       <c r="E13" s="8">
-        <v>464063</v>
+        <v>493198</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>605500158</v>
+        <v>615618210</v>
       </c>
       <c r="C14" s="8">
-        <v>409332480</v>
+        <v>389519154</v>
       </c>
       <c r="D14" s="8">
-        <v>93422940</v>
+        <v>74683774</v>
       </c>
       <c r="E14" s="8">
-        <v>948877506</v>
+        <v>988282296</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>905877</v>
+        <v>883798</v>
       </c>
       <c r="C15" s="8">
-        <v>910151</v>
+        <v>854569</v>
       </c>
       <c r="D15" s="8">
-        <v>24488</v>
+        <v>13595</v>
       </c>
       <c r="E15" s="8">
-        <v>834924</v>
+        <v>843451</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>163829</v>
+        <v>111366</v>
       </c>
       <c r="C16" s="8">
-        <v>173326</v>
+        <v>157766</v>
       </c>
       <c r="D16" s="8">
-        <v>10486</v>
+        <v>8660</v>
       </c>
       <c r="E16" s="8">
-        <v>291376</v>
+        <v>295056</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>25282</v>
+        <v>26962</v>
       </c>
       <c r="C17" s="8">
-        <v>26182</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>23014</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E17" s="8">
-        <v>14551</v>
+        <v>27612</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
-        <v>71090</v>
+        <v>17567</v>
       </c>
       <c r="C18" s="8">
-        <v>68931</v>
+        <v>37569</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>3468203</v>
+        <v>2450054</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>2371480</v>
+        <v>1750601</v>
       </c>
       <c r="E19" s="8">
-        <v>3137291</v>
+        <v>2559018</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>505009</v>
+        <v>535927</v>
       </c>
       <c r="C20" s="8">
-        <v>487580</v>
+        <v>486313</v>
       </c>
       <c r="D20" s="8">
-        <v>4924</v>
+        <v>8619</v>
       </c>
       <c r="E20" s="8">
-        <v>447057</v>
+        <v>578156</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>24</v>
+      </c>
+      <c r="B21" s="8">
+        <v>88070</v>
+      </c>
+      <c r="C21" s="8">
+        <v>84300</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E21" s="8">
-        <v>47847</v>
+      <c r="E21" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>593842</v>
+        <v>662236</v>
       </c>
       <c r="C22" s="8">
-        <v>444176</v>
+        <v>485681</v>
       </c>
       <c r="D22" s="8">
-        <v>11106</v>
+        <v>7004</v>
       </c>
       <c r="E22" s="8">
-        <v>1158640</v>
+        <v>1272191</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1368030</v>
+        <v>1285511</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>1698604</v>
+        <v>1617958</v>
       </c>
       <c r="E23" s="8">
-        <v>3953918</v>
+        <v>3297543</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>1771753</v>
+        <v>5415016</v>
       </c>
       <c r="C24" s="8">
-        <v>3407354</v>
+        <v>3420205</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="8">
-        <v>2275692</v>
+        <v>2674385</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>287584</v>
+        <v>265534</v>
       </c>
       <c r="C25" s="8">
-        <v>229528</v>
+        <v>214823</v>
       </c>
       <c r="D25" s="8">
-        <v>8403</v>
+        <v>8101</v>
       </c>
       <c r="E25" s="8">
-        <v>364809</v>
+        <v>367416</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>124159</v>
+        <v>106481</v>
       </c>
       <c r="C26" s="8">
-        <v>145809</v>
+        <v>218324</v>
       </c>
       <c r="D26" s="8">
-        <v>7793</v>
+        <v>6617</v>
       </c>
       <c r="E26" s="8">
-        <v>247225</v>
+        <v>241978</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>30</v>
+      </c>
+      <c r="B27" s="8">
+        <v>10118248</v>
+      </c>
+      <c r="C27" s="8">
+        <v>2174721</v>
       </c>
       <c r="D27" s="8">
-        <v>18093927</v>
+        <v>32369891</v>
       </c>
       <c r="E27" s="8">
-        <v>1657451</v>
+        <v>1719666</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="9" t="s">
-[...3 lines deleted...]
-        <v>745</v>
+      <c r="C28" s="8">
+        <v>52229</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E28" s="8">
-        <v>103395</v>
+        <v>82499</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>110534</v>
+        <v>32</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C29" s="8">
-        <v>267289</v>
+        <v>175759</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>241313</v>
+        <v>326332</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>544714</v>
+        <v>490944</v>
       </c>
       <c r="C30" s="8">
-        <v>457748</v>
+        <v>414529</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="8">
-        <v>692571</v>
+        <v>720013</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="8">
-        <v>11822025</v>
+        <v>10843267</v>
       </c>
       <c r="D31" s="8">
-        <v>10531</v>
+        <v>79429</v>
       </c>
       <c r="E31" s="8">
-        <v>1164928</v>
+        <v>1231033</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>6416211</v>
+        <v>4841278</v>
       </c>
       <c r="C32" s="8">
-        <v>6074152</v>
+        <v>4704979</v>
       </c>
       <c r="D32" s="8">
-        <v>44934</v>
+        <v>59656</v>
       </c>
       <c r="E32" s="8">
-        <v>4389729</v>
+        <v>4291840</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>890624</v>
+        <v>737421</v>
       </c>
       <c r="C33" s="8">
-        <v>824420</v>
+        <v>647262</v>
       </c>
       <c r="D33" s="8">
-        <v>24757</v>
+        <v>13893</v>
       </c>
       <c r="E33" s="8">
-        <v>559886</v>
+        <v>648199</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>37</v>
+      </c>
+      <c r="B34" s="8">
+        <v>17577</v>
+      </c>
+      <c r="C34" s="8">
+        <v>20281</v>
       </c>
       <c r="D34" s="8">
-        <v>150</v>
+        <v>357</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1695935</v>
+        <v>2353340</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>4182986</v>
+        <v>3545604</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>264896</v>
+        <v>262525</v>
       </c>
       <c r="C36" s="8">
-        <v>242931</v>
+        <v>240117</v>
       </c>
       <c r="D36" s="8">
-        <v>1524</v>
+        <v>1445</v>
       </c>
       <c r="E36" s="8">
-        <v>150406</v>
+        <v>139702</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>332992</v>
+        <v>321119</v>
       </c>
       <c r="C37" s="8">
-        <v>298674</v>
+        <v>295707</v>
       </c>
       <c r="D37" s="8">
-        <v>4607</v>
+        <v>6113</v>
       </c>
       <c r="E37" s="8">
-        <v>224651</v>
+        <v>233222</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>6639</v>
+        <v>6654</v>
       </c>
       <c r="C38" s="8">
-        <v>7073</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>6402</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>16164</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>315685</v>
+        <v>238158</v>
       </c>
       <c r="C39" s="8">
-        <v>252659</v>
+        <v>210002</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>330621</v>
+        <v>244699</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>2132415</v>
+        <v>2176164</v>
       </c>
       <c r="C40" s="8">
-        <v>1528104</v>
+        <v>1511977</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>960192</v>
+        <v>934587</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>703689</v>
+        <v>262795</v>
       </c>
       <c r="C41" s="8">
-        <v>756416</v>
+        <v>489653</v>
       </c>
       <c r="D41" s="8">
-        <v>3904</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3826</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1600612</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>32581942</v>
+        <v>33170638</v>
       </c>
       <c r="C42" s="8">
-        <v>15122243</v>
+        <v>18461163</v>
       </c>
       <c r="D42" s="8">
-        <v>6949882</v>
+        <v>8085307</v>
       </c>
       <c r="E42" s="8">
-        <v>16856333</v>
+        <v>18918346</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3064877</v>
+        <v>3080683</v>
       </c>
       <c r="C43" s="8">
-        <v>3169917</v>
+        <v>3363273</v>
       </c>
       <c r="D43" s="8">
-        <v>15084</v>
+        <v>35227</v>
       </c>
       <c r="E43" s="8">
-        <v>1410423</v>
+        <v>1553668</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>22967</v>
+        <v>24009</v>
       </c>
       <c r="C44" s="8">
-        <v>18395</v>
+        <v>18159</v>
       </c>
       <c r="D44" s="8">
-        <v>1243</v>
+        <v>3179</v>
       </c>
       <c r="E44" s="8">
-        <v>44385</v>
+        <v>40833</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>6929115</v>
+        <v>5799795</v>
       </c>
       <c r="C45" s="8">
-        <v>5376425</v>
-[...2 lines deleted...]
-        <v>22955</v>
+        <v>3742584</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E45" s="8">
-        <v>2083246</v>
+        <v>1848191</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>61802</v>
+        <v>72606</v>
       </c>
       <c r="C46" s="8">
-        <v>50843</v>
+        <v>54810</v>
       </c>
       <c r="D46" s="8">
-        <v>5455</v>
+        <v>5557</v>
       </c>
       <c r="E46" s="8">
-        <v>46721</v>
+        <v>31144</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>19765804</v>
+        <v>17939052</v>
       </c>
       <c r="C47" s="8">
-        <v>14064080</v>
+        <v>13483590</v>
       </c>
       <c r="D47" s="8">
-        <v>193089</v>
+        <v>129003</v>
       </c>
       <c r="E47" s="8">
-        <v>20817375</v>
+        <v>20772982</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>10869094</v>
+        <v>51</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>57404870</v>
+        <v>47206988</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>6645215</v>
+        <v>5743085</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>78485</v>
+        <v>78875</v>
       </c>
       <c r="C49" s="8">
-        <v>84732</v>
+        <v>99921</v>
       </c>
       <c r="D49" s="8">
-        <v>1288</v>
+        <v>1137</v>
       </c>
       <c r="E49" s="8">
-        <v>150081</v>
+        <v>141067</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>66554</v>
-[...2 lines deleted...]
-        <v>120922</v>
+        <v>169267</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D50" s="8">
-        <v>12260</v>
+        <v>9708</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>163858</v>
+        <v>94471</v>
       </c>
       <c r="C51" s="8">
-        <v>120082</v>
+        <v>112788</v>
       </c>
       <c r="D51" s="8">
-        <v>594</v>
+        <v>783</v>
       </c>
       <c r="E51" s="8">
-        <v>224143</v>
+        <v>184972</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>545746</v>
+        <v>372685</v>
       </c>
       <c r="C52" s="8">
-        <v>603170</v>
+        <v>548978</v>
       </c>
       <c r="D52" s="8">
-        <v>7802</v>
+        <v>11563</v>
       </c>
       <c r="E52" s="8">
-        <v>605578</v>
+        <v>525116</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>2982758</v>
+        <v>3533658</v>
       </c>
       <c r="C53" s="8">
-        <v>24466066</v>
+        <v>23060378</v>
       </c>
       <c r="D53" s="8">
-        <v>192022</v>
+        <v>153489</v>
       </c>
       <c r="E53" s="8">
-        <v>6576067</v>
+        <v>6360716</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>56257</v>
+        <v>64015</v>
       </c>
       <c r="C54" s="8">
-        <v>80816</v>
+        <v>67422</v>
       </c>
       <c r="D54" s="8">
-        <v>2733</v>
+        <v>2779</v>
       </c>
       <c r="E54" s="8">
-        <v>49172</v>
+        <v>70381</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>1986877</v>
+        <v>2066165</v>
       </c>
       <c r="C55" s="8">
-        <v>3496409</v>
+        <v>3646080</v>
       </c>
       <c r="D55" s="8">
-        <v>20108</v>
+        <v>4718</v>
       </c>
       <c r="E55" s="8">
-        <v>789134</v>
+        <v>531571</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2931247</v>
+        <v>2898149</v>
       </c>
       <c r="C56" s="8">
-        <v>3030166</v>
+        <v>3108850</v>
       </c>
       <c r="D56" s="8">
-        <v>49733</v>
+        <v>24831</v>
       </c>
       <c r="E56" s="8">
-        <v>3695757</v>
+        <v>4013505</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>42762567</v>
+        <v>34705719</v>
       </c>
       <c r="C57" s="8">
-        <v>25951332</v>
+        <v>24309302</v>
       </c>
       <c r="D57" s="8">
-        <v>2169882</v>
+        <v>1791104</v>
       </c>
       <c r="E57" s="8">
-        <v>63147020</v>
+        <v>70688405</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>47816</v>
+        <v>33919</v>
       </c>
       <c r="C58" s="8">
-        <v>46918</v>
+        <v>42759</v>
       </c>
       <c r="D58" s="8">
-        <v>2743</v>
+        <v>2483</v>
       </c>
       <c r="E58" s="8">
-        <v>37438</v>
+        <v>34202</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>2039456</v>
+        <v>2177169</v>
       </c>
       <c r="C59" s="8">
-        <v>3042967</v>
+        <v>2920889</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>1120686</v>
+        <v>1104847</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>10240</v>
+        <v>31073</v>
       </c>
       <c r="C60" s="8">
-        <v>22871</v>
+        <v>24549</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -8044,1012 +9082,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>771830501</v>
+        <v>775241394</v>
       </c>
       <c r="C9" s="8">
-        <v>714424513</v>
+        <v>672704162</v>
       </c>
       <c r="D9" s="8">
-        <v>131026467</v>
+        <v>150404669</v>
       </c>
       <c r="E9" s="8">
-        <v>1113027185</v>
+        <v>1109981790</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>65884</v>
+        <v>44356</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1098</v>
+        <v>1791</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>129819</v>
+        <v>117328</v>
       </c>
       <c r="C11" s="8">
-        <v>134225</v>
+        <v>126240</v>
       </c>
       <c r="D11" s="8">
-        <v>1403</v>
+        <v>330</v>
       </c>
       <c r="E11" s="8">
-        <v>23071</v>
+        <v>26639</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>411960</v>
+        <v>422255</v>
       </c>
       <c r="C12" s="8">
-        <v>268088</v>
+        <v>317559</v>
       </c>
       <c r="D12" s="8">
-        <v>6515</v>
+        <v>9091</v>
       </c>
       <c r="E12" s="8">
-        <v>754332</v>
+        <v>879983</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="9" t="s">
-        <v>13</v>
+      <c r="B13" s="8">
+        <v>119670</v>
       </c>
       <c r="C13" s="8">
-        <v>213543</v>
+        <v>188412</v>
       </c>
       <c r="D13" s="8">
-        <v>1087</v>
+        <v>3341</v>
       </c>
       <c r="E13" s="8">
-        <v>522219</v>
+        <v>465990</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>627280677</v>
+        <v>611546592</v>
       </c>
       <c r="C14" s="8">
-        <v>437155944</v>
+        <v>409944773</v>
       </c>
       <c r="D14" s="8">
-        <v>94733828</v>
+        <v>94433012</v>
       </c>
       <c r="E14" s="8">
-        <v>966843882</v>
+        <v>953748050</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>759667</v>
+        <v>907054</v>
       </c>
       <c r="C15" s="8">
-        <v>988817</v>
+        <v>910217</v>
       </c>
       <c r="D15" s="8">
-        <v>11233</v>
+        <v>24545</v>
       </c>
       <c r="E15" s="8">
-        <v>844845</v>
+        <v>836450</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>214943</v>
+        <v>165954</v>
       </c>
       <c r="C16" s="8">
-        <v>203416</v>
+        <v>174242</v>
       </c>
       <c r="D16" s="8">
-        <v>16353</v>
+        <v>10491</v>
       </c>
       <c r="E16" s="8">
-        <v>312008</v>
+        <v>292575</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>27654</v>
+        <v>25282</v>
       </c>
       <c r="C17" s="8">
-        <v>27390</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>26182</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>71</v>
       </c>
       <c r="E17" s="8">
-        <v>21309</v>
+        <v>14551</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
-        <v>120614</v>
+        <v>71090</v>
       </c>
       <c r="C18" s="8">
-        <v>64784</v>
+        <v>68931</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>4352169</v>
+        <v>3468203</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D19" s="9" t="s">
-        <v>13</v>
+      <c r="D19" s="8">
+        <v>2371480</v>
       </c>
       <c r="E19" s="8">
-        <v>3106197</v>
+        <v>3137291</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>348446</v>
+        <v>510780</v>
       </c>
       <c r="C20" s="8">
-        <v>452299</v>
+        <v>496552</v>
       </c>
       <c r="D20" s="8">
-        <v>10679</v>
+        <v>4924</v>
       </c>
       <c r="E20" s="8">
-        <v>368997</v>
+        <v>492622</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="8">
-        <v>35901</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>52268</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="8">
+        <v>47847</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>505867</v>
+        <v>593842</v>
       </c>
       <c r="C22" s="8">
-        <v>494528</v>
+        <v>444176</v>
       </c>
       <c r="D22" s="8">
-        <v>19320</v>
+        <v>11106</v>
       </c>
       <c r="E22" s="8">
-        <v>1050822</v>
+        <v>1158640</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1505476</v>
+        <v>1368030</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>2097641</v>
+        <v>1698604</v>
       </c>
       <c r="E23" s="8">
-        <v>4289531</v>
+        <v>3953918</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>1806260</v>
+        <v>3330005</v>
       </c>
       <c r="C24" s="8">
-        <v>3454402</v>
-[...2 lines deleted...]
-        <v>42963</v>
+        <v>3461879</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E24" s="8">
-        <v>1814359</v>
+        <v>2275692</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>343499</v>
+        <v>287584</v>
       </c>
       <c r="C25" s="8">
-        <v>239230</v>
+        <v>229528</v>
       </c>
       <c r="D25" s="8">
-        <v>11693</v>
+        <v>8734</v>
       </c>
       <c r="E25" s="8">
-        <v>357981</v>
+        <v>364888</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>134782</v>
+        <v>124159</v>
       </c>
       <c r="C26" s="8">
-        <v>151893</v>
+        <v>145809</v>
       </c>
       <c r="D26" s="8">
-        <v>7305</v>
+        <v>7793</v>
       </c>
       <c r="E26" s="8">
-        <v>191665</v>
+        <v>247225</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>30</v>
+      </c>
+      <c r="B27" s="8">
+        <v>8082940</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="8">
-        <v>12007063</v>
+        <v>24715892</v>
       </c>
       <c r="E27" s="8">
-        <v>1930943</v>
+        <v>1657455</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="8">
-        <v>480</v>
+        <v>745</v>
       </c>
       <c r="E28" s="8">
-        <v>139790</v>
+        <v>103395</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>135729</v>
+        <v>32</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C29" s="8">
-        <v>298676</v>
+        <v>268227</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>296224</v>
+        <v>241971</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>553174</v>
+        <v>551403</v>
       </c>
       <c r="C30" s="8">
-        <v>617596</v>
-[...2 lines deleted...]
-        <v>595678</v>
+        <v>460686</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E30" s="8">
-        <v>643987</v>
+        <v>692524</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="8">
-        <v>12666696</v>
+        <v>11822025</v>
       </c>
       <c r="D31" s="8">
-        <v>9168</v>
+        <v>10531</v>
       </c>
       <c r="E31" s="8">
-        <v>1568491</v>
+        <v>1164928</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>5690675</v>
+        <v>6415853</v>
       </c>
       <c r="C32" s="8">
-        <v>5051155</v>
+        <v>6076033</v>
       </c>
       <c r="D32" s="8">
-        <v>80028</v>
+        <v>44906</v>
       </c>
       <c r="E32" s="8">
-        <v>4316912</v>
+        <v>4389764</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>719493</v>
+        <v>891324</v>
       </c>
       <c r="C33" s="8">
-        <v>751517</v>
+        <v>825370</v>
       </c>
       <c r="D33" s="8">
-        <v>14198</v>
+        <v>24806</v>
       </c>
       <c r="E33" s="8">
-        <v>497902</v>
+        <v>561002</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>28614</v>
+        <v>37</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="8">
-        <v>340</v>
+        <v>150</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1131653</v>
+        <v>1695967</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>4353278</v>
+        <v>4183658</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>263945</v>
+        <v>264896</v>
       </c>
       <c r="C36" s="8">
-        <v>243428</v>
+        <v>242931</v>
       </c>
       <c r="D36" s="8">
-        <v>2618</v>
+        <v>1524</v>
       </c>
       <c r="E36" s="8">
-        <v>156464</v>
+        <v>150406</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>272558</v>
+        <v>332992</v>
       </c>
       <c r="C37" s="8">
-        <v>295864</v>
+        <v>298674</v>
       </c>
       <c r="D37" s="8">
-        <v>8553</v>
+        <v>4607</v>
       </c>
       <c r="E37" s="8">
-        <v>175751</v>
+        <v>224651</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>2814</v>
+        <v>6639</v>
       </c>
       <c r="C38" s="8">
-        <v>10543</v>
+        <v>7073</v>
       </c>
       <c r="D38" s="8">
-        <v>229</v>
+        <v>70</v>
       </c>
       <c r="E38" s="8">
-        <v>19029</v>
+        <v>16164</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>356240</v>
+        <v>315685</v>
       </c>
       <c r="C39" s="8">
-        <v>277509</v>
+        <v>252659</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>314340</v>
+        <v>330621</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>2280957</v>
+        <v>2132516</v>
       </c>
       <c r="C40" s="8">
-        <v>1565683</v>
+        <v>1528104</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>923497</v>
+        <v>960308</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>1194026</v>
+        <v>703689</v>
       </c>
       <c r="C41" s="8">
-        <v>857424</v>
+        <v>757085</v>
       </c>
       <c r="D41" s="8">
-        <v>4553</v>
-[...2 lines deleted...]
-        <v>1892496</v>
+        <v>3904</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>32340377</v>
+        <v>32596714</v>
       </c>
       <c r="C42" s="8">
-        <v>15278987</v>
+        <v>15133516</v>
       </c>
       <c r="D42" s="8">
-        <v>6520214</v>
+        <v>6949893</v>
       </c>
       <c r="E42" s="8">
-        <v>17786262</v>
+        <v>16893446</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3105368</v>
+        <v>3065417</v>
       </c>
       <c r="C43" s="8">
-        <v>3398394</v>
+        <v>3170457</v>
       </c>
       <c r="D43" s="8">
-        <v>19481</v>
+        <v>15084</v>
       </c>
       <c r="E43" s="8">
-        <v>1260027</v>
+        <v>1410423</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>16667</v>
+        <v>22967</v>
       </c>
       <c r="C44" s="8">
-        <v>17369</v>
+        <v>18395</v>
       </c>
       <c r="D44" s="8">
-        <v>1142</v>
+        <v>1243</v>
       </c>
       <c r="E44" s="8">
-        <v>38444</v>
+        <v>44385</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>5120672</v>
+        <v>6938203</v>
       </c>
       <c r="C45" s="8">
-        <v>1868846</v>
+        <v>5403846</v>
       </c>
       <c r="D45" s="8">
-        <v>30496</v>
+        <v>23179</v>
       </c>
       <c r="E45" s="8">
-        <v>1722904</v>
+        <v>2091787</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>59510</v>
+        <v>61802</v>
       </c>
       <c r="C46" s="8">
-        <v>59963</v>
+        <v>51473</v>
       </c>
       <c r="D46" s="8">
-        <v>6600</v>
+        <v>5742</v>
       </c>
       <c r="E46" s="8">
-        <v>38822</v>
+        <v>47149</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>15723159</v>
+        <v>19794764</v>
       </c>
       <c r="C47" s="8">
-        <v>13086388</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14140977</v>
+      </c>
+      <c r="D47" s="8">
+        <v>193196</v>
       </c>
       <c r="E47" s="8">
-        <v>18271529</v>
+        <v>20171198</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>51</v>
+      </c>
+      <c r="B48" s="8">
+        <v>11054734</v>
       </c>
       <c r="C48" s="8">
-        <v>65021985</v>
-[...2 lines deleted...]
-        <v>569809</v>
+        <v>57590368</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>6492918</v>
+        <v>6646995</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>58382</v>
+        <v>78485</v>
       </c>
       <c r="C49" s="8">
-        <v>101158</v>
+        <v>84732</v>
       </c>
       <c r="D49" s="8">
-        <v>1130</v>
+        <v>1288</v>
       </c>
       <c r="E49" s="8">
-        <v>125592</v>
+        <v>150081</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>54611</v>
+        <v>66554</v>
       </c>
       <c r="C50" s="8">
-        <v>122467</v>
+        <v>120922</v>
       </c>
       <c r="D50" s="8">
-        <v>8374</v>
-[...2 lines deleted...]
-        <v>52028</v>
+        <v>12260</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>165305</v>
+        <v>163858</v>
       </c>
       <c r="C51" s="8">
-        <v>121415</v>
+        <v>120082</v>
       </c>
       <c r="D51" s="8">
-        <v>1629</v>
+        <v>594</v>
       </c>
       <c r="E51" s="8">
-        <v>196388</v>
+        <v>224143</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>505159</v>
+        <v>545746</v>
       </c>
       <c r="C52" s="8">
-        <v>631432</v>
+        <v>603170</v>
       </c>
       <c r="D52" s="8">
-        <v>11243</v>
+        <v>7802</v>
       </c>
       <c r="E52" s="8">
-        <v>525581</v>
+        <v>605578</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>2786842</v>
+        <v>2993566</v>
       </c>
       <c r="C53" s="8">
-        <v>24836760</v>
+        <v>24476410</v>
       </c>
       <c r="D53" s="8">
-        <v>138571</v>
+        <v>193865</v>
       </c>
       <c r="E53" s="8">
-        <v>7513912</v>
+        <v>6603354</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>84784</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>56257</v>
+      </c>
+      <c r="C54" s="8">
+        <v>80816</v>
       </c>
       <c r="D54" s="8">
-        <v>2761</v>
+        <v>2733</v>
       </c>
       <c r="E54" s="8">
-        <v>33672</v>
+        <v>49172</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2318621</v>
+        <v>1986877</v>
       </c>
       <c r="C55" s="8">
-        <v>3898179</v>
+        <v>3496409</v>
       </c>
       <c r="D55" s="8">
-        <v>27816</v>
+        <v>20108</v>
       </c>
       <c r="E55" s="8">
-        <v>845339</v>
+        <v>789134</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2468038</v>
+        <v>2944899</v>
       </c>
       <c r="C56" s="8">
-        <v>3049610</v>
+        <v>3040269</v>
       </c>
       <c r="D56" s="8">
-        <v>37696</v>
+        <v>49841</v>
       </c>
       <c r="E56" s="8">
-        <v>3621423</v>
+        <v>3725886</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>32822764</v>
+        <v>42788334</v>
       </c>
       <c r="C57" s="8">
-        <v>28107131</v>
+        <v>25964253</v>
       </c>
       <c r="D57" s="8">
-        <v>1788556</v>
+        <v>2170381</v>
       </c>
       <c r="E57" s="8">
-        <v>54027388</v>
+        <v>63212162</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>44251</v>
+        <v>47816</v>
       </c>
       <c r="C58" s="8">
-        <v>56984</v>
+        <v>46918</v>
       </c>
       <c r="D58" s="8">
-        <v>3328</v>
+        <v>2743</v>
       </c>
       <c r="E58" s="8">
-        <v>42691</v>
+        <v>37438</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>2229113</v>
+        <v>2042742</v>
       </c>
       <c r="C59" s="8">
-        <v>3334167</v>
+        <v>3046594</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>971326</v>
+        <v>1122336</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>29498</v>
+        <v>10240</v>
       </c>
       <c r="C60" s="8">
-        <v>25111</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>22871</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -9086,1012 +10124,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>769469978</v>
+        <v>774068364</v>
       </c>
       <c r="C9" s="8">
-        <v>743043694</v>
+        <v>714758578</v>
       </c>
       <c r="D9" s="8">
-        <v>137989440</v>
+        <v>140764713</v>
       </c>
       <c r="E9" s="8">
-        <v>1158647756</v>
+        <v>1113087025</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>69459</v>
+        <v>65884</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1731</v>
+        <v>1098</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>120465</v>
+        <v>129819</v>
       </c>
       <c r="C11" s="8">
-        <v>111450</v>
+        <v>134225</v>
       </c>
       <c r="D11" s="8">
-        <v>774</v>
+        <v>1403</v>
       </c>
       <c r="E11" s="8">
-        <v>24407</v>
+        <v>23071</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>284961</v>
+        <v>411960</v>
       </c>
       <c r="C12" s="8">
-        <v>242709</v>
+        <v>268088</v>
       </c>
       <c r="D12" s="8">
-        <v>9742</v>
+        <v>6515</v>
       </c>
       <c r="E12" s="8">
-        <v>658666</v>
+        <v>754332</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>219008</v>
+        <v>215077</v>
       </c>
       <c r="D13" s="8">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="E13" s="8">
-        <v>559550</v>
+        <v>524528</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>635993915</v>
+        <v>627316797</v>
       </c>
       <c r="C14" s="8">
-        <v>473673775</v>
+        <v>437305210</v>
       </c>
       <c r="D14" s="8">
-        <v>109944487</v>
+        <v>94733904</v>
       </c>
       <c r="E14" s="8">
-        <v>1007385609</v>
+        <v>966839037</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>801534</v>
+        <v>759963</v>
       </c>
       <c r="C15" s="8">
-        <v>868451</v>
+        <v>988974</v>
       </c>
       <c r="D15" s="8">
-        <v>15323</v>
+        <v>11288</v>
       </c>
       <c r="E15" s="8">
-        <v>863896</v>
+        <v>845318</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>202909</v>
+        <v>216082</v>
       </c>
       <c r="C16" s="8">
-        <v>189196</v>
+        <v>204555</v>
       </c>
       <c r="D16" s="8">
-        <v>8964</v>
+        <v>16353</v>
       </c>
       <c r="E16" s="8">
-        <v>301780</v>
+        <v>312008</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>15896</v>
+        <v>27654</v>
       </c>
       <c r="C17" s="8">
-        <v>19074</v>
+        <v>27390</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="8">
-        <v>17334</v>
+        <v>21309</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
-        <v>67227</v>
+        <v>120614</v>
       </c>
       <c r="C18" s="8">
-        <v>88592</v>
+        <v>64784</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="8">
-        <v>86325</v>
+      <c r="E18" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>3996051</v>
-[...5 lines deleted...]
-        <v>1966379</v>
+        <v>4352169</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E19" s="8">
-        <v>3386213</v>
+        <v>3106197</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>312878</v>
+        <v>348446</v>
       </c>
       <c r="C20" s="8">
-        <v>405466</v>
+        <v>452299</v>
       </c>
       <c r="D20" s="8">
-        <v>10663</v>
+        <v>10679</v>
       </c>
       <c r="E20" s="8">
-        <v>334617</v>
+        <v>368997</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24</v>
+      </c>
+      <c r="B21" s="8">
+        <v>35901</v>
       </c>
       <c r="C21" s="8">
-        <v>28088</v>
+        <v>46133</v>
       </c>
       <c r="D21" s="8">
-        <v>2875</v>
+        <v>3862</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>559005</v>
+        <v>505867</v>
       </c>
       <c r="C22" s="8">
-        <v>424495</v>
+        <v>494528</v>
       </c>
       <c r="D22" s="8">
-        <v>7926</v>
+        <v>19320</v>
       </c>
       <c r="E22" s="8">
-        <v>905275</v>
+        <v>1050822</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1458090</v>
+        <v>1505476</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>2325716</v>
+        <v>2097641</v>
       </c>
       <c r="E23" s="8">
-        <v>3989828</v>
+        <v>4289531</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>2452734</v>
+        <v>1806260</v>
       </c>
       <c r="C24" s="8">
-        <v>3184315</v>
+        <v>3454402</v>
       </c>
       <c r="D24" s="8">
-        <v>22692</v>
+        <v>42963</v>
       </c>
       <c r="E24" s="8">
-        <v>1576000</v>
+        <v>1814359</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>284465</v>
+        <v>343499</v>
       </c>
       <c r="C25" s="8">
-        <v>248290</v>
+        <v>239230</v>
       </c>
       <c r="D25" s="8">
-        <v>7970</v>
+        <v>11693</v>
       </c>
       <c r="E25" s="8">
-        <v>353404</v>
+        <v>357981</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>150754</v>
+        <v>134782</v>
       </c>
       <c r="C26" s="8">
-        <v>145793</v>
+        <v>151893</v>
       </c>
       <c r="D26" s="8">
-        <v>4966</v>
+        <v>7305</v>
       </c>
       <c r="E26" s="8">
-        <v>183943</v>
+        <v>191665</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>1916212</v>
+        <v>30</v>
+      </c>
+      <c r="B27" s="8">
+        <v>7065217</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D27" s="8">
-        <v>11891478</v>
+        <v>21744805</v>
       </c>
       <c r="E27" s="8">
-        <v>1882297</v>
+        <v>1931265</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="8">
-        <v>51</v>
+        <v>480</v>
       </c>
       <c r="E28" s="8">
-        <v>104611</v>
+        <v>139790</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>310946</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>135729</v>
+      </c>
+      <c r="C29" s="8">
+        <v>298676</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>266133</v>
+        <v>296224</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>487147</v>
+        <v>553174</v>
       </c>
       <c r="C30" s="8">
-        <v>507434</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>617596</v>
+      </c>
+      <c r="D30" s="8">
+        <v>595678</v>
       </c>
       <c r="E30" s="8">
-        <v>522156</v>
+        <v>643987</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>34</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="8">
+        <v>12666696</v>
       </c>
       <c r="D31" s="8">
-        <v>13031</v>
+        <v>9168</v>
       </c>
       <c r="E31" s="8">
-        <v>1464712</v>
+        <v>1568491</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>4858324</v>
+        <v>5690675</v>
       </c>
       <c r="C32" s="8">
-        <v>4310109</v>
+        <v>5051155</v>
       </c>
       <c r="D32" s="8">
-        <v>298542</v>
+        <v>80028</v>
       </c>
       <c r="E32" s="8">
-        <v>4003003</v>
+        <v>4316912</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>582836</v>
+        <v>719493</v>
       </c>
       <c r="C33" s="8">
-        <v>590965</v>
+        <v>751517</v>
       </c>
       <c r="D33" s="8">
-        <v>8402</v>
+        <v>14198</v>
       </c>
       <c r="E33" s="8">
-        <v>467964</v>
+        <v>497902</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>37</v>
+      </c>
+      <c r="B34" s="8">
+        <v>28614</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="8">
-        <v>245</v>
+        <v>340</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1198657</v>
+        <v>1131913</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>3649221</v>
+        <v>4353278</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>230821</v>
+        <v>263945</v>
       </c>
       <c r="C36" s="8">
-        <v>191440</v>
+        <v>243428</v>
       </c>
       <c r="D36" s="8">
-        <v>1273</v>
+        <v>2618</v>
       </c>
       <c r="E36" s="8">
-        <v>129742</v>
+        <v>156464</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>198041</v>
+        <v>272558</v>
       </c>
       <c r="C37" s="8">
-        <v>224393</v>
+        <v>295864</v>
       </c>
       <c r="D37" s="8">
-        <v>6196</v>
+        <v>8553</v>
       </c>
       <c r="E37" s="8">
-        <v>177708</v>
+        <v>175751</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>7108</v>
+        <v>2814</v>
       </c>
       <c r="C38" s="8">
-        <v>6594</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>10543</v>
+      </c>
+      <c r="D38" s="8">
+        <v>229</v>
       </c>
       <c r="E38" s="8">
-        <v>16908</v>
+        <v>19029</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>284883</v>
+        <v>356240</v>
       </c>
       <c r="C39" s="8">
-        <v>200530</v>
-[...2 lines deleted...]
-        <v>19660</v>
+        <v>277509</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E39" s="8">
-        <v>273046</v>
+        <v>314340</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>1695856</v>
+        <v>2280957</v>
       </c>
       <c r="C40" s="8">
-        <v>1457258</v>
+        <v>1565683</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>808126</v>
+        <v>923497</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>1021207</v>
+        <v>1194026</v>
       </c>
       <c r="C41" s="8">
-        <v>893442</v>
+        <v>857424</v>
       </c>
       <c r="D41" s="8">
-        <v>5544</v>
+        <v>4553</v>
       </c>
       <c r="E41" s="8">
-        <v>1730151</v>
+        <v>1901354</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>26472381</v>
+        <v>32340377</v>
       </c>
       <c r="C42" s="8">
-        <v>28487208</v>
+        <v>15278987</v>
       </c>
       <c r="D42" s="8">
-        <v>2789247</v>
+        <v>6520214</v>
       </c>
       <c r="E42" s="8">
-        <v>16322609</v>
+        <v>17786262</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3095864</v>
+        <v>3105368</v>
       </c>
       <c r="C43" s="8">
-        <v>3328881</v>
+        <v>3398394</v>
       </c>
       <c r="D43" s="8">
-        <v>16703</v>
+        <v>19481</v>
       </c>
       <c r="E43" s="8">
-        <v>1402179</v>
+        <v>1260027</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>12457</v>
+        <v>16667</v>
       </c>
       <c r="C44" s="8">
-        <v>14869</v>
+        <v>17369</v>
       </c>
       <c r="D44" s="8">
-        <v>985</v>
+        <v>1142</v>
       </c>
       <c r="E44" s="8">
-        <v>35346</v>
+        <v>38444</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>6030235</v>
+        <v>5124911</v>
       </c>
       <c r="C45" s="8">
-        <v>5718774</v>
+        <v>1869647</v>
       </c>
       <c r="D45" s="8">
-        <v>20135</v>
+        <v>30715</v>
       </c>
       <c r="E45" s="8">
-        <v>1552716</v>
+        <v>1725577</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>39437</v>
+        <v>59510</v>
       </c>
       <c r="C46" s="8">
-        <v>40735</v>
+        <v>59963</v>
       </c>
       <c r="D46" s="8">
-        <v>4946</v>
+        <v>6600</v>
       </c>
       <c r="E46" s="8">
-        <v>44639</v>
+        <v>38822</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>12383649</v>
+        <v>15729359</v>
       </c>
       <c r="C47" s="8">
-        <v>12286207</v>
-[...2 lines deleted...]
-        <v>136089</v>
+        <v>13089307</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E47" s="8">
-        <v>17422191</v>
+        <v>18277729</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>55338655</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>65211057</v>
+      </c>
+      <c r="D48" s="8">
+        <v>569809</v>
       </c>
       <c r="E48" s="8">
-        <v>5904681</v>
+        <v>6492918</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>52</v>
+      </c>
+      <c r="B49" s="8">
+        <v>58382</v>
       </c>
       <c r="C49" s="8">
-        <v>101817</v>
+        <v>101158</v>
       </c>
       <c r="D49" s="8">
-        <v>1165</v>
+        <v>1130</v>
       </c>
       <c r="E49" s="8">
-        <v>138059</v>
+        <v>125592</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>46772</v>
+        <v>54611</v>
       </c>
       <c r="C50" s="8">
-        <v>92453</v>
+        <v>122467</v>
       </c>
       <c r="D50" s="8">
-        <v>9144</v>
+        <v>8374</v>
       </c>
       <c r="E50" s="8">
-        <v>45833</v>
+        <v>52028</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>100562</v>
+        <v>165305</v>
       </c>
       <c r="C51" s="8">
-        <v>131414</v>
+        <v>121415</v>
       </c>
       <c r="D51" s="8">
-        <v>2017</v>
+        <v>1629</v>
       </c>
       <c r="E51" s="8">
-        <v>161194</v>
+        <v>196388</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>485067</v>
+        <v>505159</v>
       </c>
       <c r="C52" s="8">
-        <v>529787</v>
+        <v>631432</v>
       </c>
       <c r="D52" s="8">
-        <v>12142</v>
+        <v>11243</v>
       </c>
       <c r="E52" s="8">
-        <v>590131</v>
+        <v>525581</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>3379223</v>
+        <v>2786842</v>
       </c>
       <c r="C53" s="8">
-        <v>20958488</v>
+        <v>24838191</v>
       </c>
       <c r="D53" s="8">
-        <v>273381</v>
+        <v>138571</v>
       </c>
       <c r="E53" s="8">
-        <v>5927029</v>
+        <v>7515546</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>18553</v>
+        <v>84784</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8">
-        <v>808</v>
+        <v>2761</v>
       </c>
       <c r="E54" s="8">
-        <v>48546</v>
+        <v>33672</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2388751</v>
+        <v>2318621</v>
       </c>
       <c r="C55" s="8">
-        <v>3989641</v>
+        <v>3898179</v>
       </c>
       <c r="D55" s="8">
-        <v>30355</v>
+        <v>27816</v>
       </c>
       <c r="E55" s="8">
-        <v>828176</v>
+        <v>845339</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2551988</v>
+        <v>2469637</v>
       </c>
       <c r="C56" s="8">
-        <v>2819638</v>
+        <v>3051208</v>
       </c>
       <c r="D56" s="8">
-        <v>57455</v>
+        <v>37696</v>
       </c>
       <c r="E56" s="8">
-        <v>3556552</v>
+        <v>3621423</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>33951858</v>
+        <v>32825259</v>
       </c>
       <c r="C57" s="8">
-        <v>28084922</v>
+        <v>28121962</v>
       </c>
       <c r="D57" s="8">
-        <v>2034054</v>
+        <v>1788710</v>
       </c>
       <c r="E57" s="8">
-        <v>66253051</v>
+        <v>54069603</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>40117</v>
+        <v>44251</v>
       </c>
       <c r="C58" s="8">
-        <v>53323</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>56984</v>
+      </c>
+      <c r="D58" s="8">
+        <v>3328</v>
       </c>
       <c r="E58" s="8">
-        <v>58522</v>
+        <v>42691</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>1816256</v>
+        <v>2229113</v>
       </c>
       <c r="C59" s="8">
-        <v>3181382</v>
+        <v>3334167</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>926509</v>
+        <v>971326</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>16662</v>
+        <v>29498</v>
       </c>
       <c r="C60" s="8">
-        <v>15428</v>
+        <v>25111</v>
       </c>
       <c r="D60" s="8">
-        <v>419</v>
+        <v>542</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -10128,1012 +11166,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>854887184</v>
+        <v>769611948</v>
       </c>
       <c r="C9" s="8">
-        <v>725294637</v>
+        <v>743163954</v>
       </c>
       <c r="D9" s="8">
-        <v>117233935</v>
+        <v>137991209</v>
       </c>
       <c r="E9" s="8">
-        <v>1257729314</v>
+        <v>1158847293</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>66061</v>
+        <v>69459</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>2192</v>
+        <v>1731</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>112025</v>
+        <v>120465</v>
       </c>
       <c r="C11" s="8">
-        <v>99514</v>
+        <v>111450</v>
       </c>
       <c r="D11" s="8">
-        <v>979</v>
+        <v>774</v>
       </c>
       <c r="E11" s="8">
-        <v>18194</v>
+        <v>24407</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>362958</v>
+        <v>284961</v>
       </c>
       <c r="C12" s="8">
-        <v>206644</v>
+        <v>242709</v>
       </c>
       <c r="D12" s="8">
-        <v>18527</v>
+        <v>9742</v>
       </c>
       <c r="E12" s="8">
-        <v>639866</v>
+        <v>658666</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>214107</v>
+        <v>220340</v>
       </c>
       <c r="D13" s="8">
-        <v>2271</v>
+        <v>1479</v>
       </c>
       <c r="E13" s="8">
-        <v>663809</v>
+        <v>562149</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>706893865</v>
+        <v>636034828</v>
       </c>
       <c r="C14" s="8">
-        <v>462704716</v>
+        <v>473694397</v>
       </c>
       <c r="D14" s="8">
-        <v>95798193</v>
+        <v>109945577</v>
       </c>
       <c r="E14" s="8">
-        <v>1086048596</v>
+        <v>1007555588</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>852242</v>
+        <v>801534</v>
       </c>
       <c r="C15" s="8">
-        <v>964046</v>
+        <v>868451</v>
       </c>
       <c r="D15" s="8">
-        <v>19037</v>
+        <v>15323</v>
       </c>
       <c r="E15" s="8">
-        <v>853989</v>
+        <v>863896</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>185689</v>
+        <v>202909</v>
       </c>
       <c r="C16" s="8">
-        <v>198980</v>
+        <v>189196</v>
       </c>
       <c r="D16" s="8">
-        <v>13802</v>
+        <v>8964</v>
       </c>
       <c r="E16" s="8">
-        <v>248339</v>
+        <v>301780</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>22181</v>
+        <v>15896</v>
       </c>
       <c r="C17" s="8">
-        <v>20891</v>
-[...2 lines deleted...]
-        <v>4427</v>
+        <v>19074</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E17" s="8">
-        <v>16013</v>
+        <v>17334</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
-        <v>129486</v>
+        <v>67227</v>
       </c>
       <c r="C18" s="8">
-        <v>111433</v>
+        <v>88592</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="8">
-        <v>106760</v>
+        <v>86325</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>5022781</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3996051</v>
+      </c>
+      <c r="C19" s="8">
+        <v>20249552</v>
       </c>
       <c r="D19" s="8">
-        <v>1358556</v>
+        <v>1966379</v>
       </c>
       <c r="E19" s="8">
-        <v>3709792</v>
+        <v>3386213</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>368387</v>
+        <v>312878</v>
       </c>
       <c r="C20" s="8">
-        <v>373379</v>
+        <v>405466</v>
       </c>
       <c r="D20" s="8">
-        <v>9910</v>
+        <v>10663</v>
       </c>
       <c r="E20" s="8">
-        <v>419623</v>
+        <v>334617</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="9" t="s">
-        <v>13</v>
+      <c r="C21" s="8">
+        <v>28088</v>
       </c>
       <c r="D21" s="8">
-        <v>5722</v>
-[...2 lines deleted...]
-        <v>59853</v>
+        <v>2875</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>616973</v>
+        <v>559005</v>
       </c>
       <c r="C22" s="8">
-        <v>333696</v>
+        <v>424495</v>
       </c>
       <c r="D22" s="8">
-        <v>12698</v>
+        <v>7926</v>
       </c>
       <c r="E22" s="8">
-        <v>1010234</v>
+        <v>905275</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1307641</v>
+        <v>1458090</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>2238445</v>
+        <v>2325716</v>
       </c>
       <c r="E23" s="8">
-        <v>4077113</v>
+        <v>3989828</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>1719507</v>
+        <v>2452734</v>
       </c>
       <c r="C24" s="8">
-        <v>2498758</v>
+        <v>3184315</v>
       </c>
       <c r="D24" s="8">
-        <v>40327</v>
+        <v>22692</v>
       </c>
       <c r="E24" s="8">
-        <v>1010839</v>
+        <v>1576000</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>314707</v>
+        <v>284465</v>
       </c>
       <c r="C25" s="8">
-        <v>297796</v>
+        <v>248290</v>
       </c>
       <c r="D25" s="8">
-        <v>12281</v>
+        <v>7970</v>
       </c>
       <c r="E25" s="8">
-        <v>363036</v>
+        <v>353404</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>131644</v>
+        <v>150754</v>
       </c>
       <c r="C26" s="8">
-        <v>141651</v>
+        <v>145793</v>
       </c>
       <c r="D26" s="8">
-        <v>9789</v>
+        <v>4966</v>
       </c>
       <c r="E26" s="8">
-        <v>163076</v>
+        <v>183943</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>1155400</v>
+        <v>1916212</v>
       </c>
       <c r="D27" s="8">
-        <v>9844412</v>
+        <v>11891478</v>
       </c>
       <c r="E27" s="8">
-        <v>1610438</v>
+        <v>1882297</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>31</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="8">
+        <v>51</v>
       </c>
       <c r="E28" s="8">
-        <v>67354</v>
+        <v>104611</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>258930</v>
-[...2 lines deleted...]
-        <v>214428</v>
+        <v>310946</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E29" s="9" t="s">
-        <v>13</v>
+      <c r="E29" s="8">
+        <v>266133</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>512438</v>
+        <v>487147</v>
       </c>
       <c r="C30" s="8">
-        <v>469262</v>
+        <v>507434</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="8">
-        <v>595396</v>
+        <v>522156</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="8">
-        <v>2041984</v>
+        <v>2225175</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="8">
-        <v>6904</v>
+        <v>13031</v>
       </c>
       <c r="E31" s="8">
-        <v>1531010</v>
+        <v>1464712</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>5115105</v>
+        <v>4858998</v>
       </c>
       <c r="C32" s="8">
-        <v>3724044</v>
+        <v>4310109</v>
       </c>
       <c r="D32" s="8">
-        <v>102521</v>
+        <v>298542</v>
       </c>
       <c r="E32" s="8">
-        <v>3375927</v>
+        <v>4003003</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>567403</v>
+        <v>582836</v>
       </c>
       <c r="C33" s="8">
-        <v>542565</v>
+        <v>590965</v>
       </c>
       <c r="D33" s="8">
-        <v>12426</v>
+        <v>8402</v>
       </c>
       <c r="E33" s="8">
-        <v>475444</v>
+        <v>467964</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D34" s="9" t="s">
-        <v>13</v>
+      <c r="D34" s="8">
+        <v>245</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1155876</v>
+        <v>1198687</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>3877160</v>
+        <v>3649221</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>183604</v>
+        <v>230821</v>
       </c>
       <c r="C36" s="8">
-        <v>162841</v>
+        <v>191440</v>
       </c>
       <c r="D36" s="8">
-        <v>1511</v>
+        <v>1273</v>
       </c>
       <c r="E36" s="8">
-        <v>102803</v>
+        <v>129742</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>212300</v>
+        <v>198041</v>
       </c>
       <c r="C37" s="8">
-        <v>236741</v>
+        <v>224393</v>
       </c>
       <c r="D37" s="8">
-        <v>8087</v>
+        <v>6196</v>
       </c>
       <c r="E37" s="8">
-        <v>189247</v>
+        <v>177708</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>5091</v>
+        <v>7108</v>
       </c>
       <c r="C38" s="8">
-        <v>5042</v>
+        <v>6594</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>24503</v>
+        <v>16908</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>224482</v>
+        <v>284883</v>
       </c>
       <c r="C39" s="8">
-        <v>172215</v>
+        <v>200530</v>
       </c>
       <c r="D39" s="8">
-        <v>9083</v>
+        <v>19660</v>
       </c>
       <c r="E39" s="8">
-        <v>228270</v>
+        <v>273046</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>1815553</v>
+        <v>1695856</v>
       </c>
       <c r="C40" s="8">
-        <v>1587326</v>
+        <v>1457258</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>922609</v>
+        <v>808126</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>1042381</v>
+        <v>1021207</v>
       </c>
       <c r="C41" s="8">
-        <v>794333</v>
+        <v>893442</v>
       </c>
       <c r="D41" s="8">
-        <v>4266</v>
+        <v>5544</v>
       </c>
       <c r="E41" s="8">
-        <v>1614657</v>
+        <v>1739010</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>30430468</v>
+        <v>26472381</v>
       </c>
       <c r="C42" s="8">
-        <v>29725330</v>
+        <v>28487208</v>
       </c>
       <c r="D42" s="8">
-        <v>2146587</v>
+        <v>2789247</v>
       </c>
       <c r="E42" s="8">
-        <v>16769066</v>
+        <v>16322609</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3808530</v>
+        <v>3095864</v>
       </c>
       <c r="C43" s="8">
-        <v>3546094</v>
+        <v>3328881</v>
       </c>
       <c r="D43" s="8">
-        <v>15098</v>
+        <v>16703</v>
       </c>
       <c r="E43" s="8">
-        <v>1304582</v>
+        <v>1402179</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>18532</v>
+        <v>12457</v>
       </c>
       <c r="C44" s="8">
-        <v>18556</v>
+        <v>14869</v>
       </c>
       <c r="D44" s="8">
-        <v>2347</v>
+        <v>985</v>
       </c>
       <c r="E44" s="8">
-        <v>33168</v>
+        <v>35346</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>5595334</v>
+        <v>6030589</v>
       </c>
       <c r="C45" s="8">
-        <v>7432516</v>
+        <v>5719128</v>
       </c>
       <c r="D45" s="8">
-        <v>19703</v>
+        <v>20135</v>
       </c>
       <c r="E45" s="8">
-        <v>1802746</v>
+        <v>1552716</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>75123</v>
+        <v>39437</v>
       </c>
       <c r="C46" s="8">
-        <v>80363</v>
+        <v>41136</v>
       </c>
       <c r="D46" s="8">
-        <v>12676</v>
+        <v>5248</v>
       </c>
       <c r="E46" s="8">
-        <v>59866</v>
+        <v>45295</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>15318360</v>
+        <v>12383649</v>
       </c>
       <c r="C47" s="8">
-        <v>12444580</v>
+        <v>12286207</v>
       </c>
       <c r="D47" s="8">
-        <v>189143</v>
+        <v>136089</v>
       </c>
       <c r="E47" s="8">
-        <v>19289331</v>
+        <v>17422191</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>53138633</v>
+        <v>55433592</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>5835219</v>
+        <v>5904681</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>113555</v>
+        <v>52</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C49" s="8">
-        <v>91815</v>
+        <v>101817</v>
       </c>
       <c r="D49" s="8">
-        <v>1201</v>
+        <v>1165</v>
       </c>
       <c r="E49" s="8">
-        <v>144695</v>
+        <v>138059</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>32268</v>
+        <v>46772</v>
       </c>
       <c r="C50" s="8">
-        <v>99506</v>
+        <v>92453</v>
       </c>
       <c r="D50" s="8">
-        <v>4489</v>
+        <v>9144</v>
       </c>
       <c r="E50" s="8">
-        <v>44336</v>
+        <v>45833</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>54</v>
+      </c>
+      <c r="B51" s="8">
+        <v>100562</v>
+      </c>
+      <c r="C51" s="8">
+        <v>131414</v>
       </c>
       <c r="D51" s="8">
-        <v>1091</v>
+        <v>2017</v>
       </c>
       <c r="E51" s="8">
-        <v>158301</v>
+        <v>161194</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>672572</v>
+        <v>485067</v>
       </c>
       <c r="C52" s="8">
-        <v>1102240</v>
+        <v>529787</v>
       </c>
       <c r="D52" s="8">
-        <v>13641</v>
+        <v>12142</v>
       </c>
       <c r="E52" s="8">
-        <v>477910</v>
+        <v>590131</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>3522219</v>
+        <v>3379223</v>
       </c>
       <c r="C53" s="8">
-        <v>18944155</v>
+        <v>20959483</v>
       </c>
       <c r="D53" s="8">
-        <v>59935</v>
+        <v>273381</v>
       </c>
       <c r="E53" s="8">
-        <v>5836372</v>
+        <v>5928565</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>29536</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>18553</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="8">
+        <v>808</v>
       </c>
       <c r="E54" s="8">
-        <v>27731</v>
+        <v>48546</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2219599</v>
+        <v>2388751</v>
       </c>
       <c r="C55" s="8">
-        <v>4090625</v>
+        <v>3989641</v>
       </c>
       <c r="D55" s="8">
-        <v>49308</v>
+        <v>30355</v>
       </c>
       <c r="E55" s="8">
-        <v>983902</v>
+        <v>828176</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2886388</v>
+        <v>2551988</v>
       </c>
       <c r="C56" s="8">
-        <v>2392165</v>
+        <v>2819638</v>
       </c>
       <c r="D56" s="8">
-        <v>45225</v>
+        <v>57455</v>
       </c>
       <c r="E56" s="8">
-        <v>3692426</v>
+        <v>3556552</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>37880781</v>
+        <v>33955620</v>
       </c>
       <c r="C57" s="8">
-        <v>28453784</v>
+        <v>28086542</v>
       </c>
       <c r="D57" s="8">
-        <v>1774691</v>
+        <v>2034054</v>
       </c>
       <c r="E57" s="8">
-        <v>84264455</v>
+        <v>66268959</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>58746</v>
+        <v>40117</v>
       </c>
       <c r="C58" s="8">
-        <v>54103</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>53323</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E58" s="8">
-        <v>129744</v>
+        <v>58522</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>2034629</v>
+        <v>1816256</v>
       </c>
       <c r="C59" s="8">
-        <v>3312199</v>
+        <v>3181382</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>842141</v>
+        <v>926509</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>10004</v>
+        <v>16662</v>
       </c>
       <c r="C60" s="8">
-        <v>12259</v>
+        <v>15428</v>
       </c>
       <c r="D60" s="8">
-        <v>1034</v>
+        <v>419</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
     <row r="63" ht="14" customHeight="1">
       <c r="A63" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
@@ -11170,2068 +12208,2068 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>872172608</v>
+        <v>855026487</v>
       </c>
       <c r="C9" s="8">
-        <v>738324972</v>
+        <v>725379022</v>
       </c>
       <c r="D9" s="8">
-        <v>115539396</v>
+        <v>117234916</v>
       </c>
       <c r="E9" s="8">
-        <v>1247430228</v>
+        <v>1257848844</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>41201</v>
+        <v>66061</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1607</v>
+        <v>2192</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>87477</v>
+        <v>112025</v>
       </c>
       <c r="C11" s="8">
-        <v>76826</v>
+        <v>99514</v>
       </c>
       <c r="D11" s="8">
-        <v>1826</v>
+        <v>979</v>
       </c>
       <c r="E11" s="8">
-        <v>20145</v>
+        <v>18194</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>287206</v>
+        <v>362958</v>
       </c>
       <c r="C12" s="8">
-        <v>214434</v>
+        <v>206644</v>
       </c>
       <c r="D12" s="8">
-        <v>15927</v>
+        <v>18527</v>
       </c>
       <c r="E12" s="8">
-        <v>480527</v>
+        <v>639866</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="8">
-        <v>303187</v>
+      <c r="B13" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>255401</v>
+        <v>215623</v>
       </c>
       <c r="D13" s="8">
-        <v>3938</v>
+        <v>2550</v>
       </c>
       <c r="E13" s="8">
-        <v>533481</v>
+        <v>666868</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>720849884</v>
+        <v>706964568</v>
       </c>
       <c r="C14" s="8">
-        <v>470955973</v>
+        <v>462725534</v>
       </c>
       <c r="D14" s="8">
-        <v>98538440</v>
+        <v>95798853</v>
       </c>
       <c r="E14" s="8">
-        <v>1080460051</v>
+        <v>1086140362</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>902308</v>
+        <v>852279</v>
       </c>
       <c r="C15" s="8">
-        <v>902166</v>
+        <v>964046</v>
       </c>
       <c r="D15" s="8">
-        <v>24243</v>
+        <v>19074</v>
       </c>
       <c r="E15" s="8">
-        <v>833160</v>
+        <v>853989</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>154958</v>
+        <v>185689</v>
       </c>
       <c r="C16" s="8">
-        <v>160953</v>
+        <v>198980</v>
       </c>
       <c r="D16" s="8">
-        <v>11669</v>
+        <v>13802</v>
       </c>
       <c r="E16" s="8">
-        <v>278428</v>
+        <v>248339</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>27500</v>
+        <v>22181</v>
       </c>
       <c r="C17" s="8">
-        <v>30004</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20891</v>
+      </c>
+      <c r="D17" s="8">
+        <v>4427</v>
       </c>
       <c r="E17" s="8">
-        <v>37322</v>
+        <v>16013</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
-        <v>56620</v>
+        <v>129486</v>
       </c>
       <c r="C18" s="8">
-        <v>41943</v>
+        <v>111433</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="8">
-        <v>78334</v>
+        <v>106760</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>2875920</v>
+        <v>5022781</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>722805</v>
+        <v>1358556</v>
       </c>
       <c r="E19" s="8">
-        <v>3544791</v>
+        <v>3709792</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>376772</v>
+        <v>368387</v>
       </c>
       <c r="C20" s="8">
-        <v>350362</v>
+        <v>373379</v>
       </c>
       <c r="D20" s="8">
-        <v>6278</v>
+        <v>9910</v>
       </c>
       <c r="E20" s="8">
-        <v>407256</v>
+        <v>419623</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>75673</v>
+        <v>24</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="8">
-        <v>5574</v>
+        <v>5722</v>
       </c>
       <c r="E21" s="8">
-        <v>61129</v>
+        <v>59853</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>708596</v>
+        <v>616973</v>
       </c>
       <c r="C22" s="8">
-        <v>386769</v>
+        <v>333696</v>
       </c>
       <c r="D22" s="8">
-        <v>10066</v>
+        <v>12698</v>
       </c>
       <c r="E22" s="8">
-        <v>987649</v>
+        <v>1010234</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>946945</v>
+        <v>1307641</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="8">
-        <v>1943583</v>
+        <v>2238445</v>
       </c>
       <c r="E23" s="8">
-        <v>3594940</v>
+        <v>4077113</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>1749533</v>
+        <v>1719507</v>
       </c>
       <c r="C24" s="8">
-        <v>2505746</v>
+        <v>2498758</v>
       </c>
       <c r="D24" s="8">
-        <v>34740</v>
+        <v>40327</v>
       </c>
       <c r="E24" s="8">
-        <v>939289</v>
+        <v>1010839</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>340879</v>
+        <v>314707</v>
       </c>
       <c r="C25" s="8">
-        <v>307654</v>
+        <v>297796</v>
       </c>
       <c r="D25" s="8">
-        <v>15435</v>
+        <v>12281</v>
       </c>
       <c r="E25" s="8">
-        <v>387521</v>
+        <v>363036</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>157037</v>
+        <v>131644</v>
       </c>
       <c r="C26" s="8">
-        <v>129258</v>
+        <v>141651</v>
       </c>
       <c r="D26" s="8">
-        <v>4403</v>
+        <v>9789</v>
       </c>
       <c r="E26" s="8">
-        <v>162645</v>
+        <v>163076</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>800915</v>
+        <v>1155400</v>
       </c>
       <c r="D27" s="8">
-        <v>7230733</v>
+        <v>9844412</v>
       </c>
       <c r="E27" s="8">
-        <v>1570506</v>
+        <v>1610438</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="8">
-        <v>38988</v>
+        <v>40714</v>
       </c>
       <c r="C28" s="8">
-        <v>34538</v>
+        <v>50450</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="8">
-        <v>61636</v>
+        <v>67354</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>186346</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>258930</v>
+      </c>
+      <c r="C29" s="8">
+        <v>214428</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E29" s="8">
-        <v>253909</v>
+      <c r="E29" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>445772</v>
+        <v>512438</v>
       </c>
       <c r="C30" s="8">
-        <v>474676</v>
-[...2 lines deleted...]
-        <v>94662</v>
+        <v>469262</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E30" s="8">
-        <v>532356</v>
+        <v>595396</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="8">
-        <v>1615750</v>
+        <v>2041984</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="8">
-        <v>9956</v>
+        <v>6904</v>
       </c>
       <c r="E31" s="8">
-        <v>1188967</v>
+        <v>1531010</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>4320298</v>
+        <v>5115105</v>
       </c>
       <c r="C32" s="8">
-        <v>3324029</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3724044</v>
+      </c>
+      <c r="D32" s="8">
+        <v>102521</v>
       </c>
       <c r="E32" s="8">
-        <v>2922341</v>
+        <v>3375927</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>514830</v>
+        <v>567403</v>
       </c>
       <c r="C33" s="8">
-        <v>465001</v>
+        <v>542565</v>
       </c>
       <c r="D33" s="8">
-        <v>12167</v>
+        <v>12426</v>
       </c>
       <c r="E33" s="8">
-        <v>483601</v>
+        <v>475444</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D34" s="8">
-        <v>309</v>
+      <c r="D34" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1218899</v>
+        <v>1155876</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="8">
-        <v>35156</v>
+      <c r="D35" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E35" s="8">
-        <v>3231687</v>
+        <v>3877160</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>139434</v>
+        <v>183604</v>
       </c>
       <c r="C36" s="8">
-        <v>147844</v>
+        <v>162841</v>
       </c>
       <c r="D36" s="8">
-        <v>1433</v>
+        <v>1511</v>
       </c>
       <c r="E36" s="8">
-        <v>105211</v>
+        <v>102803</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>107728</v>
+        <v>212300</v>
       </c>
       <c r="C37" s="8">
-        <v>82955</v>
+        <v>236741</v>
       </c>
       <c r="D37" s="8">
-        <v>5133</v>
+        <v>8087</v>
       </c>
       <c r="E37" s="8">
-        <v>156432</v>
+        <v>189247</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>14271</v>
+        <v>5091</v>
       </c>
       <c r="C38" s="8">
-        <v>83921</v>
+        <v>5042</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>36897</v>
+        <v>24503</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>174822</v>
+        <v>224482</v>
       </c>
       <c r="C39" s="8">
-        <v>135673</v>
+        <v>172215</v>
       </c>
       <c r="D39" s="8">
-        <v>7103</v>
+        <v>9083</v>
       </c>
       <c r="E39" s="8">
-        <v>207291</v>
+        <v>228270</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>1875529</v>
+        <v>1815553</v>
       </c>
       <c r="C40" s="8">
-        <v>1437829</v>
+        <v>1587326</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>833139</v>
+        <v>922609</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>927929</v>
+        <v>1042381</v>
       </c>
       <c r="C41" s="8">
-        <v>835093</v>
+        <v>794333</v>
       </c>
       <c r="D41" s="8">
-        <v>4057</v>
+        <v>4266</v>
       </c>
       <c r="E41" s="8">
-        <v>1524261</v>
+        <v>1623515</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>31736920</v>
+        <v>30430468</v>
       </c>
       <c r="C42" s="8">
-        <v>32742809</v>
+        <v>29725330</v>
       </c>
       <c r="D42" s="8">
-        <v>2321291</v>
+        <v>2146587</v>
       </c>
       <c r="E42" s="8">
-        <v>15659833</v>
+        <v>16769066</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3297687</v>
+        <v>3808530</v>
       </c>
       <c r="C43" s="8">
-        <v>3219342</v>
+        <v>3546094</v>
       </c>
       <c r="D43" s="8">
-        <v>98201</v>
+        <v>15098</v>
       </c>
       <c r="E43" s="8">
-        <v>1142903</v>
+        <v>1304582</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>18099</v>
+        <v>18532</v>
       </c>
       <c r="C44" s="8">
-        <v>16843</v>
+        <v>18556</v>
       </c>
       <c r="D44" s="8">
-        <v>1121</v>
+        <v>2347</v>
       </c>
       <c r="E44" s="8">
-        <v>26475</v>
+        <v>33168</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>5617230</v>
+        <v>5595752</v>
       </c>
       <c r="C45" s="8">
-        <v>6773858</v>
+        <v>7432934</v>
       </c>
       <c r="D45" s="8">
-        <v>23469</v>
+        <v>19703</v>
       </c>
       <c r="E45" s="8">
-        <v>1917855</v>
+        <v>1802746</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>87151</v>
+        <v>75123</v>
       </c>
       <c r="C46" s="8">
-        <v>85093</v>
+        <v>80363</v>
       </c>
       <c r="D46" s="8">
-        <v>7208</v>
+        <v>12676</v>
       </c>
       <c r="E46" s="8">
-        <v>74748</v>
+        <v>59866</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>15047854</v>
+        <v>15318360</v>
       </c>
       <c r="C47" s="8">
-        <v>12382144</v>
+        <v>12444580</v>
       </c>
       <c r="D47" s="8">
-        <v>192462</v>
+        <v>189143</v>
       </c>
       <c r="E47" s="8">
-        <v>20330734</v>
+        <v>19289331</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>55245926</v>
+        <v>53197196</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>5462122</v>
+        <v>5835219</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>33772</v>
+        <v>113555</v>
       </c>
       <c r="C49" s="8">
-        <v>89025</v>
+        <v>91815</v>
       </c>
       <c r="D49" s="8">
-        <v>1688</v>
+        <v>1201</v>
       </c>
       <c r="E49" s="8">
-        <v>114590</v>
+        <v>144695</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>44376</v>
+        <v>32268</v>
       </c>
       <c r="C50" s="8">
-        <v>107621</v>
+        <v>99506</v>
       </c>
       <c r="D50" s="8">
-        <v>4122</v>
+        <v>4489</v>
       </c>
       <c r="E50" s="8">
-        <v>56698</v>
+        <v>44336</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>129661</v>
+        <v>54</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D51" s="8">
-        <v>1371</v>
+        <v>1091</v>
       </c>
       <c r="E51" s="8">
-        <v>172548</v>
+        <v>158301</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>55</v>
+      </c>
+      <c r="B52" s="8">
+        <v>672572</v>
       </c>
       <c r="C52" s="8">
-        <v>2045809</v>
+        <v>1102240</v>
       </c>
       <c r="D52" s="8">
-        <v>11952</v>
+        <v>13641</v>
       </c>
       <c r="E52" s="8">
-        <v>745732</v>
+        <v>477910</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>2087735</v>
+        <v>3522219</v>
       </c>
       <c r="C53" s="8">
-        <v>18959299</v>
+        <v>18945278</v>
       </c>
       <c r="D53" s="8">
-        <v>73866</v>
+        <v>59935</v>
       </c>
       <c r="E53" s="8">
-        <v>4989041</v>
+        <v>5837483</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>32411</v>
+        <v>29536</v>
       </c>
       <c r="C54" s="8">
-        <v>31062</v>
-[...2 lines deleted...]
-        <v>2673</v>
+        <v>29197</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E54" s="8">
-        <v>25949</v>
+        <v>27731</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2001863</v>
+        <v>2219599</v>
       </c>
       <c r="C55" s="8">
-        <v>3994478</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4090625</v>
+      </c>
+      <c r="D55" s="8">
+        <v>49308</v>
       </c>
       <c r="E55" s="8">
-        <v>866175</v>
+        <v>983902</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>2438143</v>
+        <v>2886388</v>
       </c>
       <c r="C56" s="8">
-        <v>2511779</v>
+        <v>2392165</v>
       </c>
       <c r="D56" s="8">
-        <v>53046</v>
+        <v>45225</v>
       </c>
       <c r="E56" s="8">
-        <v>3378077</v>
+        <v>3692426</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>43440304</v>
+        <v>37888851</v>
       </c>
       <c r="C57" s="8">
-        <v>29992666</v>
+        <v>28455732</v>
       </c>
       <c r="D57" s="8">
-        <v>1316614</v>
+        <v>1774697</v>
       </c>
       <c r="E57" s="8">
-        <v>84153567</v>
+        <v>84279190</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>61169</v>
+        <v>58746</v>
       </c>
       <c r="C58" s="8">
-        <v>52270</v>
+        <v>54103</v>
       </c>
       <c r="D58" s="8">
-        <v>2865</v>
+        <v>1980</v>
       </c>
       <c r="E58" s="8">
-        <v>126600</v>
+        <v>129744</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>1448379</v>
+        <v>2034629</v>
       </c>
       <c r="C59" s="8">
-        <v>2222678</v>
-[...2 lines deleted...]
-        <v>235700</v>
+        <v>3312199</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E59" s="8">
-        <v>909180</v>
+        <v>842141</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>8208</v>
+        <v>10004</v>
       </c>
       <c r="C60" s="8">
-        <v>9141</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12259</v>
+      </c>
+      <c r="D60" s="8">
+        <v>1034</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
-    <row r="63" ht="29" customHeight="1">
-[...6 lines deleted...]
-      <c r="E63" s="12"/>
+    <row r="63" ht="14" customHeight="1">
+      <c r="A63" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" ht="20" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>890768576</v>
+        <v>872202738</v>
       </c>
       <c r="C9" s="8">
-        <v>708892418</v>
+        <v>738338910</v>
       </c>
       <c r="D9" s="8">
-        <v>119311488</v>
+        <v>115540336</v>
       </c>
       <c r="E9" s="8">
-        <v>1233912800</v>
+        <v>1247486319</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>51180</v>
+        <v>41201</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1543</v>
+        <v>1607</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>71649</v>
+        <v>87477</v>
       </c>
       <c r="C11" s="8">
-        <v>48951</v>
+        <v>76826</v>
       </c>
       <c r="D11" s="8">
-        <v>1068</v>
+        <v>1826</v>
       </c>
       <c r="E11" s="8">
-        <v>22089</v>
+        <v>20145</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>312438</v>
+        <v>287206</v>
       </c>
       <c r="C12" s="8">
-        <v>208310</v>
+        <v>214434</v>
       </c>
       <c r="D12" s="8">
-        <v>15603</v>
+        <v>15927</v>
       </c>
       <c r="E12" s="8">
-        <v>470766</v>
+        <v>480527</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="9" t="s">
-        <v>13</v>
+      <c r="B13" s="8">
+        <v>305261</v>
       </c>
       <c r="C13" s="8">
-        <v>322334</v>
+        <v>256705</v>
       </c>
       <c r="D13" s="8">
-        <v>2722</v>
+        <v>4366</v>
       </c>
       <c r="E13" s="8">
-        <v>476206</v>
+        <v>536496</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>740638569</v>
+        <v>720877013</v>
       </c>
       <c r="C14" s="8">
-        <v>452374059</v>
+        <v>470967054</v>
       </c>
       <c r="D14" s="8">
-        <v>102723676</v>
+        <v>98538946</v>
       </c>
       <c r="E14" s="8">
-        <v>1074990599</v>
+        <v>1080503722</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>682729</v>
+        <v>902308</v>
       </c>
       <c r="C15" s="8">
-        <v>722760</v>
+        <v>902166</v>
       </c>
       <c r="D15" s="8">
-        <v>14248</v>
+        <v>24243</v>
       </c>
       <c r="E15" s="8">
-        <v>776768</v>
+        <v>833160</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>190116</v>
+        <v>154958</v>
       </c>
       <c r="C16" s="8">
-        <v>182165</v>
+        <v>160953</v>
       </c>
       <c r="D16" s="8">
-        <v>11570</v>
+        <v>11669</v>
       </c>
       <c r="E16" s="8">
-        <v>301990</v>
+        <v>278428</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>24266</v>
+        <v>27500</v>
       </c>
       <c r="C17" s="8">
-        <v>28527</v>
-[...2 lines deleted...]
-        <v>3881</v>
+        <v>30004</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E17" s="8">
-        <v>38493</v>
+        <v>37322</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="9" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="B18" s="8">
+        <v>56620</v>
+      </c>
+      <c r="C18" s="8">
+        <v>41943</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>13</v>
+      <c r="E18" s="8">
+        <v>78334</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>1260992</v>
+        <v>2875920</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>433730</v>
+        <v>722805</v>
       </c>
       <c r="E19" s="8">
-        <v>2901431</v>
+        <v>3544791</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>306162</v>
+        <v>376772</v>
       </c>
       <c r="C20" s="8">
-        <v>332959</v>
+        <v>350362</v>
       </c>
       <c r="D20" s="8">
-        <v>7660</v>
+        <v>6278</v>
       </c>
       <c r="E20" s="8">
-        <v>337224</v>
+        <v>407256</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B21" s="8">
-        <v>53665</v>
+        <v>75673</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="8">
-        <v>5642</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>5574</v>
+      </c>
+      <c r="E21" s="8">
+        <v>61129</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>468101</v>
+        <v>708596</v>
       </c>
       <c r="C22" s="8">
-        <v>367591</v>
+        <v>386769</v>
       </c>
       <c r="D22" s="8">
-        <v>11137</v>
+        <v>10066</v>
       </c>
       <c r="E22" s="8">
-        <v>924572</v>
+        <v>987649</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>626606</v>
+        <v>946945</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D23" s="9" t="s">
-        <v>13</v>
+      <c r="D23" s="8">
+        <v>1943583</v>
       </c>
       <c r="E23" s="8">
-        <v>3361634</v>
+        <v>3594940</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>1563863</v>
+        <v>1749533</v>
       </c>
       <c r="C24" s="8">
-        <v>2354084</v>
+        <v>2505746</v>
       </c>
       <c r="D24" s="8">
-        <v>30741</v>
+        <v>34740</v>
       </c>
       <c r="E24" s="8">
-        <v>761953</v>
+        <v>939289</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>380048</v>
+        <v>340879</v>
       </c>
       <c r="C25" s="8">
-        <v>278814</v>
+        <v>307654</v>
       </c>
       <c r="D25" s="8">
-        <v>17127</v>
+        <v>15435</v>
       </c>
       <c r="E25" s="8">
-        <v>426807</v>
+        <v>387521</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="8">
-        <v>106532</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>157037</v>
+      </c>
+      <c r="C26" s="8">
+        <v>129258</v>
       </c>
       <c r="D26" s="8">
-        <v>5417</v>
+        <v>4403</v>
       </c>
       <c r="E26" s="8">
-        <v>124492</v>
+        <v>162645</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>597501</v>
+        <v>800915</v>
       </c>
       <c r="D27" s="8">
-        <v>7255267</v>
+        <v>7230733</v>
       </c>
       <c r="E27" s="8">
-        <v>1193758</v>
+        <v>1570506</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B28" s="8">
-        <v>37291</v>
+        <v>38988</v>
       </c>
       <c r="C28" s="8">
-        <v>47884</v>
+        <v>34538</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="8">
-        <v>55809</v>
+        <v>61636</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>131865</v>
+        <v>186346</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D29" s="8">
-        <v>6300</v>
+      <c r="D29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E29" s="8">
-        <v>182264</v>
+        <v>253909</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>507876</v>
+        <v>445772</v>
       </c>
       <c r="C30" s="8">
-        <v>475579</v>
+        <v>474676</v>
       </c>
       <c r="D30" s="8">
-        <v>42379</v>
+        <v>94662</v>
       </c>
       <c r="E30" s="8">
-        <v>558884</v>
+        <v>532356</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B31" s="8">
-        <v>1386262</v>
+        <v>1615750</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="8">
-        <v>11756</v>
+        <v>9956</v>
       </c>
       <c r="E31" s="8">
-        <v>1253825</v>
+        <v>1188967</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>3919664</v>
+        <v>4320298</v>
       </c>
       <c r="C32" s="8">
-        <v>2959530</v>
+        <v>3324029</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="8">
-        <v>2588344</v>
+        <v>2922341</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B33" s="8">
-        <v>422280</v>
+        <v>514830</v>
       </c>
       <c r="C33" s="8">
-        <v>433696</v>
+        <v>465001</v>
       </c>
       <c r="D33" s="8">
-        <v>12695</v>
+        <v>12167</v>
       </c>
       <c r="E33" s="8">
-        <v>443066</v>
+        <v>483601</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D34" s="9" t="s">
-[...3 lines deleted...]
-        <v>2201</v>
+      <c r="D34" s="8">
+        <v>309</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>1280595</v>
+        <v>1218899</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="8">
-        <v>28419</v>
+        <v>35156</v>
       </c>
       <c r="E35" s="8">
-        <v>2995931</v>
+        <v>3231687</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>120114</v>
+        <v>139434</v>
       </c>
       <c r="C36" s="8">
-        <v>110996</v>
+        <v>147844</v>
       </c>
       <c r="D36" s="8">
-        <v>2299</v>
+        <v>1433</v>
       </c>
       <c r="E36" s="8">
-        <v>92883</v>
+        <v>105211</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B37" s="8">
-        <v>148912</v>
+        <v>107728</v>
       </c>
       <c r="C37" s="8">
-        <v>128671</v>
+        <v>82955</v>
       </c>
       <c r="D37" s="8">
-        <v>3163</v>
+        <v>5133</v>
       </c>
       <c r="E37" s="8">
-        <v>162787</v>
+        <v>156432</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>15591</v>
+        <v>14271</v>
       </c>
       <c r="C38" s="8">
-        <v>84507</v>
+        <v>83921</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>47118</v>
+        <v>36897</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>174819</v>
+        <v>174822</v>
       </c>
       <c r="C39" s="8">
-        <v>132212</v>
+        <v>135673</v>
       </c>
       <c r="D39" s="8">
-        <v>6156</v>
+        <v>7103</v>
       </c>
       <c r="E39" s="8">
-        <v>178909</v>
+        <v>207291</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>2012818</v>
+        <v>1875529</v>
       </c>
       <c r="C40" s="8">
-        <v>1428103</v>
+        <v>1437829</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>794649</v>
+        <v>833139</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>828781</v>
+        <v>927929</v>
       </c>
       <c r="C41" s="8">
-        <v>717520</v>
+        <v>835093</v>
       </c>
       <c r="D41" s="8">
-        <v>4120</v>
+        <v>4057</v>
       </c>
       <c r="E41" s="8">
-        <v>1468508</v>
+        <v>1533120</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>32414949</v>
+        <v>31736920</v>
       </c>
       <c r="C42" s="8">
-        <v>32525521</v>
+        <v>32742809</v>
       </c>
       <c r="D42" s="8">
-        <v>2172569</v>
+        <v>2321291</v>
       </c>
       <c r="E42" s="8">
-        <v>15292643</v>
+        <v>15659833</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>3155460</v>
+        <v>3297687</v>
       </c>
       <c r="C43" s="8">
-        <v>2835298</v>
+        <v>3219342</v>
       </c>
       <c r="D43" s="8">
-        <v>176659</v>
+        <v>98201</v>
       </c>
       <c r="E43" s="8">
-        <v>1314770</v>
+        <v>1142903</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>24815</v>
+        <v>18099</v>
       </c>
       <c r="C44" s="8">
-        <v>23330</v>
+        <v>16843</v>
       </c>
       <c r="D44" s="8">
-        <v>1511</v>
+        <v>1121</v>
       </c>
       <c r="E44" s="8">
-        <v>27992</v>
+        <v>26475</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>5282781</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>5617747</v>
+      </c>
+      <c r="C45" s="8">
+        <v>6774375</v>
       </c>
       <c r="D45" s="8">
-        <v>19440</v>
+        <v>23469</v>
       </c>
       <c r="E45" s="8">
-        <v>1986761</v>
+        <v>1917855</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>82498</v>
+        <v>87151</v>
       </c>
       <c r="C46" s="8">
-        <v>72215</v>
+        <v>85093</v>
       </c>
       <c r="D46" s="8">
-        <v>7355</v>
+        <v>7208</v>
       </c>
       <c r="E46" s="8">
-        <v>81076</v>
+        <v>74748</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B47" s="8">
-        <v>14183566</v>
+        <v>15047854</v>
       </c>
       <c r="C47" s="8">
-        <v>9808933</v>
+        <v>12382144</v>
       </c>
       <c r="D47" s="8">
-        <v>204407</v>
+        <v>192462</v>
       </c>
       <c r="E47" s="8">
-        <v>20235816</v>
+        <v>20330734</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>54686393</v>
+        <v>55245926</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>5223512</v>
+        <v>5462122</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>86997</v>
+        <v>33772</v>
       </c>
       <c r="C49" s="8">
-        <v>74611</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>89025</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1688</v>
       </c>
       <c r="E49" s="8">
-        <v>167466</v>
+        <v>114590</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B50" s="8">
-        <v>54786</v>
+        <v>44376</v>
       </c>
       <c r="C50" s="8">
-        <v>107367</v>
+        <v>107621</v>
       </c>
       <c r="D50" s="8">
-        <v>3617</v>
+        <v>4122</v>
       </c>
       <c r="E50" s="8">
-        <v>61148</v>
+        <v>56698</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B51" s="8">
-        <v>120749</v>
+        <v>152493</v>
       </c>
       <c r="C51" s="8">
-        <v>128834</v>
+        <v>129661</v>
       </c>
       <c r="D51" s="8">
-        <v>2412</v>
+        <v>1371</v>
       </c>
       <c r="E51" s="8">
-        <v>177864</v>
+        <v>172548</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1645383</v>
+        <v>55</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C52" s="8">
-        <v>1917307</v>
+        <v>2045809</v>
       </c>
       <c r="D52" s="8">
-        <v>14475</v>
+        <v>11952</v>
       </c>
       <c r="E52" s="8">
-        <v>670551</v>
+        <v>745732</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>2815367</v>
+        <v>2087735</v>
       </c>
       <c r="C53" s="8">
-        <v>18657957</v>
+        <v>18960276</v>
       </c>
       <c r="D53" s="8">
-        <v>64503</v>
+        <v>73866</v>
       </c>
       <c r="E53" s="8">
-        <v>5117780</v>
+        <v>4989193</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54" s="8">
-        <v>42990</v>
+        <v>32411</v>
       </c>
       <c r="C54" s="8">
-        <v>60036</v>
+        <v>31062</v>
       </c>
       <c r="D54" s="8">
-        <v>3530</v>
+        <v>2673</v>
       </c>
       <c r="E54" s="8">
-        <v>41254</v>
+        <v>25949</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>1932461</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2001863</v>
+      </c>
+      <c r="C55" s="8">
+        <v>3994478</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8">
-        <v>884688</v>
+        <v>866175</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>3011113</v>
+        <v>2438143</v>
       </c>
       <c r="C56" s="8">
-        <v>2656903</v>
+        <v>2511779</v>
       </c>
       <c r="D56" s="8">
-        <v>97111</v>
+        <v>53046</v>
       </c>
       <c r="E56" s="8">
-        <v>3295797</v>
+        <v>3378077</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>45226498</v>
+        <v>43440714</v>
       </c>
       <c r="C57" s="8">
-        <v>27223481</v>
+        <v>29992726</v>
       </c>
       <c r="D57" s="8">
-        <v>1615588</v>
+        <v>1316620</v>
       </c>
       <c r="E57" s="8">
-        <v>78981032</v>
+        <v>84153962</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>49647</v>
+        <v>61169</v>
       </c>
       <c r="C58" s="8">
-        <v>53618</v>
+        <v>52270</v>
       </c>
       <c r="D58" s="8">
-        <v>5663</v>
+        <v>2865</v>
       </c>
       <c r="E58" s="8">
-        <v>117804</v>
+        <v>126600</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <v>1325498</v>
+        <v>1448379</v>
       </c>
       <c r="C59" s="8">
-        <v>1936196</v>
+        <v>2222678</v>
       </c>
       <c r="D59" s="8">
-        <v>88713</v>
+        <v>235700</v>
       </c>
       <c r="E59" s="8">
-        <v>763136</v>
+        <v>909180</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B60" s="8">
-        <v>10451</v>
+        <v>8208</v>
       </c>
       <c r="C60" s="8">
-        <v>14145</v>
-[...5 lines deleted...]
-        <v>13356</v>
+        <v>9141</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="61" ht="12" customHeight="1"/>
     <row r="62" ht="14" customHeight="1">
       <c r="A62" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="10"/>
       <c r="D62" s="10"/>
       <c r="E62" s="10"/>
     </row>
-    <row r="63" ht="14" customHeight="1">
-[...6 lines deleted...]
-      <c r="E63" s="11"/>
+    <row r="63" ht="29" customHeight="1">
+      <c r="A63" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B63" s="12"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
     </row>
     <row r="64" ht="29" customHeight="1">
       <c r="A64" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
       <c r="A65" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
     </row>
     <row r="66" ht="14" customHeight="1">
       <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
     </row>
     <row r="67" ht="14" customHeight="1">
       <c r="A67" s="12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" ht="12" customHeight="1">
       <c r="A68" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
     </row>
     <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="0" enableFormatConditionsCalculation="0">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E67"/>
+  <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0"/>
   <cols>
     <col min="1" max="1" width="28.57" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="s">
@@ -13254,995 +14292,1012 @@
       </c>
     </row>
     <row r="7" ht="12" customHeight="1"/>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>857350618</v>
+        <v>890858152</v>
       </c>
       <c r="C9" s="8">
-        <v>711392451</v>
+        <v>708894270</v>
       </c>
       <c r="D9" s="8">
-        <v>121518233</v>
+        <v>119311724</v>
       </c>
       <c r="E9" s="8">
-        <v>1170608649</v>
+        <v>1234025165</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>34839</v>
+        <v>51180</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="8">
-        <v>1484</v>
+        <v>1543</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>42815</v>
+        <v>71649</v>
       </c>
       <c r="C11" s="8">
-        <v>35430</v>
+        <v>48951</v>
       </c>
       <c r="D11" s="8">
-        <v>1201</v>
+        <v>1068</v>
       </c>
       <c r="E11" s="8">
-        <v>20119</v>
+        <v>22089</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
-        <v>202282</v>
+        <v>312438</v>
       </c>
       <c r="C12" s="8">
-        <v>163931</v>
+        <v>208310</v>
       </c>
       <c r="D12" s="8">
-        <v>9452</v>
+        <v>15603</v>
       </c>
       <c r="E12" s="8">
-        <v>381554</v>
+        <v>470766</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="8">
-        <v>261410</v>
+      <c r="B13" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C13" s="8">
-        <v>304966</v>
+        <v>323646</v>
       </c>
       <c r="D13" s="8">
-        <v>2978</v>
+        <v>2956</v>
       </c>
       <c r="E13" s="8">
-        <v>457428</v>
+        <v>478159</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>712618208</v>
+        <v>740726735</v>
       </c>
       <c r="C14" s="8">
-        <v>457554755</v>
+        <v>452373601</v>
       </c>
       <c r="D14" s="8">
-        <v>107665556</v>
+        <v>102723678</v>
       </c>
       <c r="E14" s="8">
-        <v>1025175275</v>
+        <v>1075100135</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
-        <v>640588</v>
+        <v>682729</v>
       </c>
       <c r="C15" s="8">
-        <v>607337</v>
+        <v>722760</v>
       </c>
       <c r="D15" s="8">
-        <v>14761</v>
+        <v>14248</v>
       </c>
       <c r="E15" s="8">
-        <v>778597</v>
+        <v>776768</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
-        <v>161854</v>
+        <v>190116</v>
       </c>
       <c r="C16" s="8">
-        <v>176022</v>
+        <v>182165</v>
       </c>
       <c r="D16" s="8">
-        <v>7600</v>
+        <v>11570</v>
       </c>
       <c r="E16" s="8">
-        <v>287603</v>
+        <v>301990</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
-        <v>36318</v>
+        <v>24266</v>
       </c>
       <c r="C17" s="8">
-        <v>14912</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>28527</v>
+      </c>
+      <c r="D17" s="8">
+        <v>3881</v>
       </c>
       <c r="E17" s="8">
-        <v>50882</v>
+        <v>38493</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1251217</v>
+        <v>21</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="8">
-[...3 lines deleted...]
-        <v>2263628</v>
+      <c r="D18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B19" s="8">
-        <v>290058</v>
-[...2 lines deleted...]
-        <v>334042</v>
+        <v>1260992</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>8191</v>
+        <v>433730</v>
       </c>
       <c r="E19" s="8">
-        <v>336309</v>
+        <v>2901431</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B20" s="8">
-        <v>46971</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>306162</v>
+      </c>
+      <c r="C20" s="8">
+        <v>332959</v>
       </c>
       <c r="D20" s="8">
-        <v>8334</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>7660</v>
+      </c>
+      <c r="E20" s="8">
+        <v>337224</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B21" s="8">
-        <v>523830</v>
-[...2 lines deleted...]
-        <v>402269</v>
+        <v>53665</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D21" s="8">
-        <v>10068</v>
-[...2 lines deleted...]
-        <v>935845</v>
+        <v>5642</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B22" s="8">
-        <v>591255</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>468101</v>
+      </c>
+      <c r="C22" s="8">
+        <v>367591</v>
+      </c>
+      <c r="D22" s="8">
+        <v>11137</v>
       </c>
       <c r="E22" s="8">
-        <v>2985464</v>
+        <v>924572</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B23" s="8">
-        <v>1539825</v>
-[...5 lines deleted...]
-        <v>29719</v>
+        <v>626606</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E23" s="8">
-        <v>699239</v>
+        <v>3361634</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8">
-        <v>358784</v>
+        <v>1563863</v>
       </c>
       <c r="C24" s="8">
-        <v>288163</v>
+        <v>2354084</v>
       </c>
       <c r="D24" s="8">
-        <v>17210</v>
+        <v>30741</v>
       </c>
       <c r="E24" s="8">
-        <v>418211</v>
+        <v>761953</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B25" s="8">
-        <v>109536</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>380048</v>
+      </c>
+      <c r="C25" s="8">
+        <v>278814</v>
       </c>
       <c r="D25" s="8">
-        <v>5789</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>17127</v>
+      </c>
+      <c r="E25" s="8">
+        <v>426807</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>267816</v>
+        <v>29</v>
+      </c>
+      <c r="B26" s="8">
+        <v>106532</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D26" s="8">
-        <v>4554590</v>
+        <v>5417</v>
       </c>
       <c r="E26" s="8">
-        <v>1081252</v>
+        <v>124492</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>38428</v>
+        <v>30</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C27" s="8">
-        <v>73370</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>597501</v>
+      </c>
+      <c r="D27" s="8">
+        <v>7255267</v>
       </c>
       <c r="E27" s="8">
-        <v>60858</v>
+        <v>1193758</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B28" s="8">
-        <v>100157</v>
+        <v>37291</v>
       </c>
       <c r="C28" s="8">
-        <v>192654</v>
-[...2 lines deleted...]
-        <v>3993</v>
+        <v>47884</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E28" s="8">
-        <v>175730</v>
+        <v>55809</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B29" s="8">
-        <v>482353</v>
-[...2 lines deleted...]
-        <v>453333</v>
+        <v>131865</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D29" s="8">
-        <v>17709</v>
+        <v>6300</v>
       </c>
       <c r="E29" s="8">
-        <v>556803</v>
+        <v>182264</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B30" s="8">
-        <v>1182539</v>
+        <v>507876</v>
       </c>
       <c r="C30" s="8">
-        <v>1182588</v>
+        <v>475579</v>
       </c>
       <c r="D30" s="8">
-        <v>11841</v>
+        <v>42379</v>
       </c>
       <c r="E30" s="8">
-        <v>296697</v>
+        <v>558884</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B31" s="8">
-        <v>2746851</v>
-[...2 lines deleted...]
-        <v>2673535</v>
+        <v>1386262</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D31" s="8">
-        <v>86226</v>
+        <v>11756</v>
       </c>
       <c r="E31" s="8">
-        <v>2193804</v>
+        <v>1253825</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B32" s="8">
-        <v>378045</v>
+        <v>3919664</v>
       </c>
       <c r="C32" s="8">
-        <v>350672</v>
-[...2 lines deleted...]
-        <v>10975</v>
+        <v>2959530</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E32" s="8">
-        <v>424874</v>
+        <v>2588344</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="B33" s="8">
+        <v>422280</v>
+      </c>
+      <c r="C33" s="8">
+        <v>433696</v>
+      </c>
+      <c r="D33" s="8">
+        <v>12695</v>
       </c>
       <c r="E33" s="8">
-        <v>1522</v>
+        <v>443066</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>38298</v>
+        <v>37</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E34" s="8">
-        <v>1972161</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B35" s="8">
-        <v>43745</v>
-[...2 lines deleted...]
-        <v>46640</v>
+        <v>1280595</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D35" s="8">
-        <v>1215</v>
+        <v>28419</v>
       </c>
       <c r="E35" s="8">
-        <v>89692</v>
+        <v>2995931</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B36" s="8">
-        <v>123190</v>
+        <v>120114</v>
       </c>
       <c r="C36" s="8">
-        <v>96101</v>
+        <v>110996</v>
       </c>
       <c r="D36" s="8">
-        <v>3942</v>
+        <v>2299</v>
       </c>
       <c r="E36" s="8">
-        <v>146139</v>
+        <v>92883</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>40</v>
+      </c>
+      <c r="B37" s="8">
+        <v>148912</v>
+      </c>
+      <c r="C37" s="8">
+        <v>128671</v>
+      </c>
+      <c r="D37" s="8">
+        <v>3163</v>
       </c>
       <c r="E37" s="8">
-        <v>28341</v>
+        <v>162787</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B38" s="8">
-        <v>162202</v>
+        <v>15591</v>
       </c>
       <c r="C38" s="8">
-        <v>125576</v>
-[...2 lines deleted...]
-        <v>6339</v>
+        <v>84507</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E38" s="8">
-        <v>156677</v>
+        <v>47118</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B39" s="8">
-        <v>2281588</v>
+        <v>174819</v>
       </c>
       <c r="C39" s="8">
-        <v>1341322</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>132212</v>
+      </c>
+      <c r="D39" s="8">
+        <v>6156</v>
       </c>
       <c r="E39" s="8">
-        <v>827969</v>
+        <v>178909</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8">
-        <v>782822</v>
+        <v>2012818</v>
       </c>
       <c r="C40" s="8">
-        <v>677698</v>
-[...2 lines deleted...]
-        <v>5429</v>
+        <v>1428103</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E40" s="8">
-        <v>969702</v>
+        <v>794649</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B41" s="8">
-        <v>32053149</v>
+        <v>828781</v>
       </c>
       <c r="C41" s="8">
-        <v>33928380</v>
+        <v>717520</v>
       </c>
       <c r="D41" s="8">
-        <v>2325319</v>
+        <v>4120</v>
       </c>
       <c r="E41" s="8">
-        <v>15047759</v>
+        <v>1468508</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B42" s="8">
-        <v>2435224</v>
+        <v>32414949</v>
       </c>
       <c r="C42" s="8">
-        <v>2440768</v>
+        <v>32525521</v>
       </c>
       <c r="D42" s="8">
-        <v>143052</v>
+        <v>2172569</v>
       </c>
       <c r="E42" s="8">
-        <v>1229221</v>
+        <v>15292643</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B43" s="8">
-        <v>21383</v>
+        <v>3155460</v>
       </c>
       <c r="C43" s="8">
-        <v>17324</v>
+        <v>2835298</v>
       </c>
       <c r="D43" s="8">
-        <v>1233</v>
+        <v>176659</v>
       </c>
       <c r="E43" s="8">
-        <v>27658</v>
+        <v>1314770</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B44" s="8">
-        <v>6138572</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>24815</v>
+      </c>
+      <c r="C44" s="8">
+        <v>23330</v>
       </c>
       <c r="D44" s="8">
-        <v>32207</v>
+        <v>1511</v>
       </c>
       <c r="E44" s="8">
-        <v>1877330</v>
+        <v>27992</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B45" s="8">
-        <v>91933</v>
-[...2 lines deleted...]
-        <v>72599</v>
+        <v>5282878</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="D45" s="8">
-        <v>7279</v>
+        <v>19440</v>
       </c>
       <c r="E45" s="8">
-        <v>62108</v>
+        <v>1986761</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B46" s="8">
-        <v>12312736</v>
+        <v>82498</v>
       </c>
       <c r="C46" s="8">
-        <v>9540039</v>
+        <v>72215</v>
       </c>
       <c r="D46" s="8">
-        <v>218066</v>
+        <v>7355</v>
       </c>
       <c r="E46" s="8">
-        <v>19773779</v>
+        <v>81076</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>50</v>
+      </c>
+      <c r="B47" s="8">
+        <v>14183566</v>
       </c>
       <c r="C47" s="8">
-        <v>59857274</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9808933</v>
+      </c>
+      <c r="D47" s="8">
+        <v>204407</v>
       </c>
       <c r="E47" s="8">
-        <v>5129045</v>
+        <v>20235816</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>100601</v>
+        <v>51</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="C48" s="8">
-        <v>74898</v>
+        <v>54686393</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8">
-        <v>144367</v>
+        <v>5223512</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B49" s="8">
-        <v>81328</v>
+        <v>86997</v>
       </c>
       <c r="C49" s="8">
-        <v>95793</v>
-[...2 lines deleted...]
-        <v>2656</v>
+        <v>74611</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E49" s="8">
-        <v>66408</v>
+        <v>167466</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
+      </c>
+      <c r="B50" s="8">
+        <v>54786</v>
       </c>
       <c r="C50" s="8">
-        <v>127100</v>
+        <v>107367</v>
       </c>
       <c r="D50" s="8">
-        <v>3469</v>
+        <v>3617</v>
       </c>
       <c r="E50" s="8">
-        <v>181544</v>
+        <v>61148</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>54</v>
+      </c>
+      <c r="B51" s="8">
+        <v>120749</v>
+      </c>
+      <c r="C51" s="8">
+        <v>128834</v>
       </c>
       <c r="D51" s="8">
-        <v>15413</v>
+        <v>2412</v>
       </c>
       <c r="E51" s="8">
-        <v>918242</v>
+        <v>177864</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B52" s="8">
-        <v>2115500</v>
+        <v>1645383</v>
       </c>
       <c r="C52" s="8">
-        <v>17261972</v>
+        <v>1917307</v>
       </c>
       <c r="D52" s="8">
-        <v>45181</v>
+        <v>14475</v>
       </c>
       <c r="E52" s="8">
-        <v>4581939</v>
+        <v>670551</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B53" s="8">
-        <v>25286</v>
+        <v>2815367</v>
       </c>
       <c r="C53" s="8">
-        <v>39844</v>
+        <v>18658858</v>
       </c>
       <c r="D53" s="8">
-        <v>3392</v>
+        <v>64503</v>
       </c>
       <c r="E53" s="8">
-        <v>45090</v>
+        <v>5118596</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="7" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>57</v>
+      </c>
+      <c r="B54" s="8">
+        <v>42990</v>
+      </c>
+      <c r="C54" s="8">
+        <v>60036</v>
+      </c>
+      <c r="D54" s="8">
+        <v>3530</v>
       </c>
       <c r="E54" s="8">
-        <v>1034738</v>
+        <v>41254</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="7" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B55" s="8">
-        <v>2676251</v>
-[...5 lines deleted...]
-        <v>75489</v>
+        <v>1932461</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="E55" s="8">
-        <v>2981797</v>
+        <v>884688</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B56" s="8">
-        <v>41262358</v>
+        <v>3011113</v>
       </c>
       <c r="C56" s="8">
-        <v>28337805</v>
+        <v>2656903</v>
       </c>
       <c r="D56" s="8">
-        <v>1651856</v>
+        <v>97111</v>
       </c>
       <c r="E56" s="8">
-        <v>70982720</v>
+        <v>3295797</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B57" s="8">
-        <v>40751</v>
+        <v>45226558</v>
       </c>
       <c r="C57" s="8">
-        <v>37437</v>
+        <v>27223481</v>
       </c>
       <c r="D57" s="8">
-        <v>2601</v>
+        <v>1615588</v>
       </c>
       <c r="E57" s="8">
-        <v>65750</v>
+        <v>78981092</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B58" s="8">
-        <v>1669641</v>
+        <v>49647</v>
       </c>
       <c r="C58" s="8">
-        <v>1672377</v>
+        <v>53618</v>
       </c>
       <c r="D58" s="8">
-        <v>66380</v>
+        <v>5663</v>
       </c>
       <c r="E58" s="8">
-        <v>727669</v>
+        <v>117804</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="8">
+        <v>1325498</v>
+      </c>
+      <c r="C59" s="8">
+        <v>1936196</v>
+      </c>
+      <c r="D59" s="8">
+        <v>88713</v>
+      </c>
+      <c r="E59" s="8">
+        <v>763136</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="8">
+        <v>10451</v>
+      </c>
+      <c r="C60" s="8">
+        <v>14145</v>
+      </c>
+      <c r="D60" s="8">
+        <v>3387</v>
+      </c>
+      <c r="E60" s="8">
+        <v>13356</v>
+      </c>
+    </row>
+    <row r="61" ht="12" customHeight="1"/>
+    <row r="62" ht="14" customHeight="1">
+      <c r="A62" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="9" t="s">
-[...14 lines deleted...]
-      <c r="A61" s="10" t="s">
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+    </row>
+    <row r="63" ht="14" customHeight="1">
+      <c r="A63" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+    </row>
+    <row r="64" ht="29" customHeight="1">
+      <c r="A64" s="12" t="s">
         <v>65</v>
-      </c>
-[...25 lines deleted...]
-        <v>67</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
     </row>
     <row r="65" ht="14" customHeight="1">
-      <c r="A65" s="11" t="s">
+      <c r="A65" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="12"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+    </row>
+    <row r="66" ht="14" customHeight="1">
+      <c r="A66" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="11"/>
-[...5 lines deleted...]
-      <c r="A66" s="12" t="s">
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+    </row>
+    <row r="67" ht="14" customHeight="1">
+      <c r="A67" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="12"/>
+      <c r="C67" s="12"/>
+      <c r="D67" s="12"/>
+      <c r="E67" s="12"/>
+    </row>
+    <row r="68" ht="12" customHeight="1">
+      <c r="A68" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B66" s="12"/>
-[...13 lines deleted...]
-    <row r="68" ht="12" customHeight="1"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="13"/>
+      <c r="E68" s="13"/>
+    </row>
+    <row r="69" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A68:E68"/>
   </mergeCells>
   <printOptions headings="0" horizontalCentered="0" verticalCentered="0" gridLines="0"/>
-  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.25" header="0" footer="0"/>
   <pageSetup paperSize="1" fitToWidth="1" fitToHeight="1" scale="100" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14437,84 +15492,84 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <dir xmlns="02617c3e-573d-4b6e-8178-608e9b4df8d5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3780A56-D971-4C01-B594-BC9B67BF9AFD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E2CE15E-9515-4141-9A27-C0ADA0ACBB02}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC71F45-A8CD-45D9-A065-FB63FAE75057}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3AD84CA-7B10-4426-8CAA-E996B48D5E24}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0A2A7AA-AC7D-4AA3-89E1-24F1C5619341}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E89E2E-71CE-4BB2-B05D-3E3F7685924B}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008C89D6-ED0A-4D01-81E8-575ADE5A1E09}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E42313E4-89C6-452D-AD9D-8548B2A9A1D4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>drsebastia</dc:creator>
+  <dc:creator>bdjalali</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100877596E8082AD04F937B3D89B29D5484</vt:lpwstr>
   </property>
 </Properties>
 </file>